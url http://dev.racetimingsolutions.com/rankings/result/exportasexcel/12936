--- v1 (2026-03-18)
+++ v2 (2026-09-14)
@@ -578,68 +578,68 @@
   <si>
     <t>Binti Ghazi</t>
   </si>
   <si>
     <t>13:19:34</t>
   </si>
   <si>
     <t>Mukhammad Isyhad</t>
   </si>
   <si>
     <t>Bin Mohd Zawawi</t>
   </si>
   <si>
     <t>13:19:51</t>
   </si>
   <si>
     <t>Kazifa</t>
   </si>
   <si>
     <t>Ahmad Kamaruzzaman</t>
   </si>
   <si>
     <t>11:33:37</t>
   </si>
   <si>
+    <t>Muhammad Izuan</t>
+  </si>
+  <si>
+    <t>Idris</t>
+  </si>
+  <si>
+    <t>11:33:39</t>
+  </si>
+  <si>
     <t xml:space="preserve">ERIC </t>
   </si>
   <si>
     <t>TRIJBELS</t>
   </si>
   <si>
     <t>13:22:34</t>
   </si>
   <si>
-    <t>Muhammad Izuan</t>
-[...7 lines deleted...]
-  <si>
     <t>Kok Kuan</t>
   </si>
   <si>
     <t>Chu</t>
   </si>
   <si>
     <t>11:36:42</t>
   </si>
   <si>
     <t>Azmar</t>
   </si>
   <si>
     <t>Mohd Nor</t>
   </si>
   <si>
     <t>13:24:35</t>
   </si>
   <si>
     <t>Kuan Kuek</t>
   </si>
   <si>
     <t>Sim</t>
   </si>
   <si>
     <t>13:24:56</t>
@@ -965,68 +965,68 @@
   <si>
     <t>Ng</t>
   </si>
   <si>
     <t>12:38:40</t>
   </si>
   <si>
     <t>YUEYI</t>
   </si>
   <si>
     <t>WANG</t>
   </si>
   <si>
     <t>14:09:08</t>
   </si>
   <si>
     <t>Kong Foo</t>
   </si>
   <si>
     <t>Wo</t>
   </si>
   <si>
     <t>12:42:03</t>
   </si>
   <si>
+    <t>Adha</t>
+  </si>
+  <si>
+    <t>Nazri</t>
+  </si>
+  <si>
+    <t>14:15:37</t>
+  </si>
+  <si>
     <t>Jian Hong</t>
   </si>
   <si>
     <t>See</t>
   </si>
   <si>
     <t>12:42:17</t>
   </si>
   <si>
-    <t>Adha</t>
-[...7 lines deleted...]
-  <si>
     <t>Petr</t>
   </si>
   <si>
     <t>Judl</t>
   </si>
   <si>
     <t>12:42:47</t>
   </si>
   <si>
     <t>Ahmad Zul</t>
   </si>
   <si>
     <t>Husni</t>
   </si>
   <si>
     <t>14:18:44</t>
   </si>
   <si>
     <t>Ridwan</t>
   </si>
   <si>
     <t>Abd Rahman</t>
   </si>
   <si>
     <t>14:18:51</t>
@@ -1724,63 +1724,63 @@
   <si>
     <t>14:56:56</t>
   </si>
   <si>
     <t>Khairul Arifin</t>
   </si>
   <si>
     <t>Yatab</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>14:59:14</t>
   </si>
   <si>
     <t>Jasri</t>
   </si>
   <si>
     <t>Johari</t>
   </si>
   <si>
     <t>13:43:12</t>
   </si>
   <si>
+    <t>DAYANG NURUL SYAHIDA AWANG FADZELLAH</t>
+  </si>
+  <si>
+    <t>14:59:29</t>
+  </si>
+  <si>
     <t>Khor</t>
   </si>
   <si>
     <t>SU TEIK</t>
   </si>
   <si>
     <t>13:44:47</t>
-  </si>
-[...4 lines deleted...]
-    <t>14:59:29</t>
   </si>
   <si>
     <t>Wei Sern</t>
   </si>
   <si>
     <t xml:space="preserve">Mohd Khairul Ikhwan </t>
   </si>
   <si>
     <t>Mhd Yusoff</t>
   </si>
   <si>
     <t>14:59:40</t>
   </si>
   <si>
     <t>Danny</t>
   </si>
   <si>
     <t>ASMARA</t>
   </si>
   <si>
     <t>13:45:14</t>
   </si>
   <si>
     <t>Wai Leong</t>
   </si>
@@ -4595,128 +4595,128 @@
       </c>
       <c r="H57" s="2" t="s">
         <v>187</v>
       </c>
       <c r="I57" s="2">
         <v>28</v>
       </c>
       <c r="J57" s="2">
         <v>7</v>
       </c>
       <c r="K57" s="2">
         <v>70</v>
       </c>
       <c r="L57" s="2">
         <v>145</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
         <v>215</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>115097</v>
+        <v>102764</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="2"/>
-      <c r="E58" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="2"/>
       <c r="F58" s="2" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I58" s="2">
         <v>29</v>
       </c>
       <c r="J58" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K58" s="2">
         <v>70</v>
       </c>
       <c r="L58" s="2">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>
       <c r="N58" s="2">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
-        <v>102764</v>
+        <v>115097</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D59" s="2"/>
-      <c r="E59" s="2"/>
+      <c r="E59" s="2">
+        <v>7013</v>
+      </c>
       <c r="F59" s="2" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>193</v>
       </c>
       <c r="I59" s="2">
         <v>29</v>
       </c>
       <c r="J59" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K59" s="2">
         <v>70</v>
       </c>
       <c r="L59" s="2">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M59" s="2">
         <v>0</v>
       </c>
       <c r="N59" s="2">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="2">
         <v>109941</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I60" s="2">
         <v>30</v>
@@ -6379,126 +6379,126 @@
       </c>
       <c r="H101" s="2" t="s">
         <v>316</v>
       </c>
       <c r="I101" s="2">
         <v>50</v>
       </c>
       <c r="J101" s="2">
         <v>37</v>
       </c>
       <c r="K101" s="2">
         <v>70</v>
       </c>
       <c r="L101" s="2">
         <v>79</v>
       </c>
       <c r="M101" s="2">
         <v>0</v>
       </c>
       <c r="N101" s="2">
         <v>149</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="2">
-        <v>109962</v>
+        <v>115118</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D102" s="2"/>
-      <c r="E102" s="2"/>
-      <c r="F102" s="2"/>
+      <c r="E102" s="2">
+        <v>7001</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="G102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>319</v>
       </c>
       <c r="I102" s="2">
         <v>51</v>
       </c>
       <c r="J102" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K102" s="2">
         <v>70</v>
       </c>
       <c r="L102" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M102" s="2">
         <v>0</v>
       </c>
       <c r="N102" s="2">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="2">
-        <v>115118</v>
+        <v>109962</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D103" s="2"/>
-      <c r="E103" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="E103" s="2"/>
+      <c r="F103" s="2"/>
       <c r="G103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>322</v>
       </c>
       <c r="I103" s="2">
         <v>51</v>
       </c>
       <c r="J103" s="2">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K103" s="2">
         <v>70</v>
       </c>
       <c r="L103" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M103" s="2">
         <v>0</v>
       </c>
       <c r="N103" s="2">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="2">
         <v>105947</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>324</v>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>325</v>
       </c>
       <c r="I104" s="2">
         <v>52</v>
@@ -10007,144 +10007,144 @@
       </c>
       <c r="H191" s="2" t="s">
         <v>569</v>
       </c>
       <c r="I191" s="2">
         <v>95</v>
       </c>
       <c r="J191" s="2">
         <v>74</v>
       </c>
       <c r="K191" s="2">
         <v>70</v>
       </c>
       <c r="L191" s="2">
         <v>42</v>
       </c>
       <c r="M191" s="2">
         <v>0</v>
       </c>
       <c r="N191" s="2">
         <v>112</v>
       </c>
     </row>
     <row r="192" spans="1:14">
       <c r="A192" s="2">
-        <v>110005</v>
+        <v>115161</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>570</v>
       </c>
-      <c r="C192" s="2" t="s">
+      <c r="C192" s="2"/>
+      <c r="D192" s="2"/>
+      <c r="E192" s="2">
+        <v>7513</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H192" s="2" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>572</v>
       </c>
       <c r="I192" s="2">
         <v>96</v>
       </c>
       <c r="J192" s="2">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="K192" s="2">
         <v>70</v>
       </c>
       <c r="L192" s="2">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="M192" s="2">
         <v>0</v>
       </c>
       <c r="N192" s="2">
-        <v>111</v>
+        <v>163</v>
       </c>
     </row>
     <row r="193" spans="1:14">
       <c r="A193" s="2">
-        <v>115161</v>
+        <v>110005</v>
       </c>
       <c r="B193" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C193" s="2" t="s">
         <v>573</v>
       </c>
-      <c r="C193" s="2"/>
       <c r="D193" s="2"/>
-      <c r="E193" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
       <c r="G193" s="2" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>574</v>
       </c>
       <c r="I193" s="2">
         <v>96</v>
       </c>
       <c r="J193" s="2">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="K193" s="2">
         <v>70</v>
       </c>
       <c r="L193" s="2">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="M193" s="2">
         <v>0</v>
       </c>
       <c r="N193" s="2">
-        <v>163</v>
+        <v>111</v>
       </c>
     </row>
     <row r="194" spans="1:14">
       <c r="A194" s="2">
         <v>110006</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="2"/>
       <c r="G194" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="I194" s="2">
         <v>97</v>
       </c>
       <c r="J194" s="2">
         <v>76</v>
       </c>
       <c r="K194" s="2">
         <v>70</v>
       </c>
       <c r="L194" s="2">
         <v>40</v>
       </c>
       <c r="M194" s="2">
         <v>0</v>
       </c>
       <c r="N194" s="2">
         <v>110</v>
       </c>
     </row>
     <row r="195" spans="1:14">
       <c r="A195" s="2">
         <v>115162</v>
       </c>
       <c r="B195" s="2" t="s">