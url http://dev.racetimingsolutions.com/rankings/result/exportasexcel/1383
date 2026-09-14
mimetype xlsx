--- v1 (2026-03-18)
+++ v2 (2026-09-14)
@@ -83,92 +83,92 @@
   <si>
     <t>Ong</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>15:47:22</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Sherpa</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>14:25:17</t>
   </si>
   <si>
+    <t>Wilnar</t>
+  </si>
+  <si>
+    <t>Iglesia</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>18:10:58</t>
+  </si>
+  <si>
     <t>John</t>
   </si>
   <si>
     <t>Ellis</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>14:28:29</t>
   </si>
   <si>
-    <t>Wilnar</t>
-[...8 lines deleted...]
-    <t>18:10:58</t>
+    <t>Yim Heng</t>
+  </si>
+  <si>
+    <t>Fatt</t>
+  </si>
+  <si>
+    <t>19:31:36</t>
   </si>
   <si>
     <t>Yit Khiang</t>
   </si>
   <si>
     <t>Chin</t>
   </si>
   <si>
     <t>15:30:44</t>
   </si>
   <si>
-    <t>Yim Heng</t>
-[...7 lines deleted...]
-  <si>
     <t>Samuel Robert</t>
   </si>
   <si>
     <t>Mcgrath</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>18:06:03</t>
   </si>
   <si>
     <t>Minfei</t>
   </si>
   <si>
     <t>Dong</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>19:53:43</t>
@@ -191,104 +191,104 @@
   <si>
     <t>Matthews</t>
   </si>
   <si>
     <t>20:07:25</t>
   </si>
   <si>
     <t>Bengwan</t>
   </si>
   <si>
     <t>18:37:44</t>
   </si>
   <si>
     <t>Norman</t>
   </si>
   <si>
     <t>Koh</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>20:18:20</t>
   </si>
   <si>
+    <t>Saw Ping</t>
+  </si>
+  <si>
+    <t>19:50:07</t>
+  </si>
+  <si>
     <t>Katannya</t>
   </si>
   <si>
     <t>Kapeli</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>20:34:18</t>
   </si>
   <si>
-    <t>Saw Ping</t>
-[...4 lines deleted...]
-  <si>
     <t>Man Kok</t>
   </si>
   <si>
     <t>Fai</t>
   </si>
   <si>
     <t>21:39:36</t>
   </si>
   <si>
     <t xml:space="preserve">Po Seng </t>
   </si>
   <si>
     <t>Hoe</t>
   </si>
   <si>
     <t>20:00:17</t>
   </si>
   <si>
+    <t>Law Lay</t>
+  </si>
+  <si>
+    <t>Eng</t>
+  </si>
+  <si>
+    <t>21:54:26</t>
+  </si>
+  <si>
     <t>Foo Wu</t>
   </si>
   <si>
     <t>Chuan</t>
   </si>
   <si>
     <t>20:01:27</t>
   </si>
   <si>
-    <t>Law Lay</t>
-[...7 lines deleted...]
-  <si>
     <t>Marieke</t>
   </si>
   <si>
     <t>Dekkers</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>20:21:03</t>
   </si>
   <si>
     <t>22:12:56</t>
   </si>
   <si>
     <t>Siawhua</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>22:14:17</t>
   </si>
   <si>
     <t>Ying Jye William</t>
@@ -296,65 +296,65 @@
   <si>
     <t>Chong</t>
   </si>
   <si>
     <t>20:22:31</t>
   </si>
   <si>
     <t>Mohd Azihan</t>
   </si>
   <si>
     <t>Yusoff</t>
   </si>
   <si>
     <t>22:18:41</t>
   </si>
   <si>
     <t>Kok Wah</t>
   </si>
   <si>
     <t>Tham</t>
   </si>
   <si>
     <t>21:02:09</t>
   </si>
   <si>
+    <t>Dino</t>
+  </si>
+  <si>
+    <t>22:45:41</t>
+  </si>
+  <si>
     <t>Jimie Seow Chu</t>
   </si>
   <si>
     <t>Keng</t>
   </si>
   <si>
     <t>22:08:38</t>
   </si>
   <si>
-    <t>Dino</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Kim Hong </t>
   </si>
   <si>
     <t>Yeo</t>
   </si>
   <si>
     <t>22:19:24</t>
   </si>
   <si>
     <t>Mohd</t>
   </si>
   <si>
     <t>Haffis Bin Mansor</t>
   </si>
   <si>
     <t>23:01:11</t>
   </si>
   <si>
     <t>Sholihin Bin Abd Razak</t>
   </si>
   <si>
     <t>23:01:18</t>
   </si>
   <si>
     <t>Siokhar</t>
@@ -362,155 +362,155 @@
   <si>
     <t>22:25:14</t>
   </si>
   <si>
     <t>Shindy</t>
   </si>
   <si>
     <t>Patricia</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>23:01:39</t>
   </si>
   <si>
     <t>Chun Howe</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>22:35:30</t>
   </si>
   <si>
+    <t>Jyh Hann</t>
+  </si>
+  <si>
+    <t>林志翰</t>
+  </si>
+  <si>
+    <t>22:42:58</t>
+  </si>
+  <si>
     <t>Eni</t>
   </si>
   <si>
     <t>Rosita</t>
   </si>
   <si>
     <t>23:25:00</t>
   </si>
   <si>
-    <t>Jyh Hann</t>
-[...7 lines deleted...]
-  <si>
     <t>Choo Yu</t>
   </si>
   <si>
     <t xml:space="preserve">Soo </t>
   </si>
   <si>
     <t>22:46:18</t>
   </si>
   <si>
     <t>Teck Wooi</t>
   </si>
   <si>
     <t>23:37:44</t>
   </si>
   <si>
+    <t>Li Li</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wong </t>
+  </si>
+  <si>
+    <t>23:07:41</t>
+  </si>
+  <si>
     <t>Yong Hooi</t>
   </si>
   <si>
     <t>Cheng</t>
   </si>
   <si>
     <t>23:44:37</t>
   </si>
   <si>
-    <t>Li Li</t>
-[...7 lines deleted...]
-  <si>
     <t>Min Fooi</t>
   </si>
   <si>
     <t xml:space="preserve">Chai </t>
   </si>
   <si>
     <t>23:12:40</t>
   </si>
   <si>
     <t>Wei Yong</t>
   </si>
   <si>
     <t>Gan</t>
   </si>
   <si>
     <t>顏偉勇</t>
   </si>
   <si>
     <t>24:02:51</t>
   </si>
   <si>
     <t xml:space="preserve">Siao Ai </t>
   </si>
   <si>
     <t>23:18:53</t>
   </si>
   <si>
     <t>Kook Li</t>
   </si>
   <si>
     <t>Sy</t>
   </si>
   <si>
     <t>24:17:45</t>
   </si>
   <si>
+    <t>Jin Beng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Choo </t>
+  </si>
+  <si>
+    <t>23:24:04</t>
+  </si>
+  <si>
     <t>Law Bee</t>
   </si>
   <si>
     <t>Chiao</t>
   </si>
   <si>
     <t>24:27:19</t>
   </si>
   <si>
-    <t>Jin Beng</t>
-[...7 lines deleted...]
-  <si>
     <t>Teck Chin</t>
   </si>
   <si>
     <t xml:space="preserve">Boo </t>
   </si>
   <si>
     <t>23:26:40</t>
   </si>
   <si>
     <t xml:space="preserve">Siti Hajar </t>
   </si>
   <si>
     <t>Razali</t>
   </si>
   <si>
     <t>24:36:40</t>
   </si>
   <si>
     <t>Hongping</t>
   </si>
   <si>
     <t>Tan</t>
   </si>
   <si>
     <t>23:29:44</t>
@@ -614,104 +614,104 @@
   <si>
     <t>Poh</t>
   </si>
   <si>
     <t>23:36:11</t>
   </si>
   <si>
     <t>Irumagawa</t>
   </si>
   <si>
     <t>Hodaka</t>
   </si>
   <si>
     <t>23:55:04</t>
   </si>
   <si>
     <t>Ye Seng</t>
   </si>
   <si>
     <t>Keong</t>
   </si>
   <si>
     <t>25:46:01</t>
   </si>
   <si>
+    <t xml:space="preserve">Jacobus </t>
+  </si>
+  <si>
+    <t>Cornelis Kuin</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>23:55:46</t>
+  </si>
+  <si>
     <t>Dan Zario</t>
   </si>
   <si>
     <t>Johari</t>
   </si>
   <si>
     <t>26:01:04</t>
   </si>
   <si>
-    <t xml:space="preserve">Jacobus </t>
-[...10 lines deleted...]
-  <si>
     <t>Zoe</t>
   </si>
   <si>
     <t>Albertus</t>
   </si>
   <si>
     <t>26:01:05</t>
   </si>
   <si>
     <t>Azhari</t>
   </si>
   <si>
     <t>Aziz</t>
   </si>
   <si>
     <t>23:56:40</t>
   </si>
   <si>
+    <t>Kok Chin</t>
+  </si>
+  <si>
+    <t>26:18:06</t>
+  </si>
+  <si>
     <t>Arijanto</t>
   </si>
   <si>
     <t>Basuki</t>
   </si>
   <si>
     <t>24:03:51</t>
   </si>
   <si>
-    <t>Kok Chin</t>
-[...4 lines deleted...]
-  <si>
     <t>Khairul Ezwan Bin Muhamad</t>
   </si>
   <si>
     <t>Ridzua</t>
   </si>
   <si>
     <t>26:19:01</t>
   </si>
   <si>
     <t>Mohamad</t>
   </si>
   <si>
     <t>Padzli Bin Mohamed Yazit</t>
   </si>
   <si>
     <t>24:24:02</t>
   </si>
   <si>
     <t>Hong Tai</t>
   </si>
   <si>
     <t xml:space="preserve">Koh </t>
   </si>
   <si>
     <t>24:44:47</t>
@@ -875,365 +875,365 @@
   <si>
     <t>Ariff</t>
   </si>
   <si>
     <t>27:07:08</t>
   </si>
   <si>
     <t>Dominic</t>
   </si>
   <si>
     <t>Jamisola</t>
   </si>
   <si>
     <t>27:07:20</t>
   </si>
   <si>
     <t xml:space="preserve">Choon Hou </t>
   </si>
   <si>
     <t>Wong</t>
   </si>
   <si>
     <t>25:40:23</t>
   </si>
   <si>
+    <t>Shuh Yee</t>
+  </si>
+  <si>
+    <t>Lam</t>
+  </si>
+  <si>
+    <t>27:12:59</t>
+  </si>
+  <si>
     <t>Chong Siong</t>
   </si>
   <si>
     <t>Chan</t>
   </si>
   <si>
     <t>25:43:23</t>
   </si>
   <si>
-    <t>Shuh Yee</t>
-[...5 lines deleted...]
-    <t>27:12:59</t>
+    <t>Mohd Fiza Abdul</t>
+  </si>
+  <si>
+    <t>Majid</t>
+  </si>
+  <si>
+    <t>27:18:16</t>
   </si>
   <si>
     <t>Swee Choon</t>
   </si>
   <si>
     <t>Chiah</t>
   </si>
   <si>
     <t>25:50:18</t>
   </si>
   <si>
-    <t>Mohd Fiza Abdul</t>
-[...7 lines deleted...]
-  <si>
     <t>Kah Yee</t>
   </si>
   <si>
     <t>Chau</t>
   </si>
   <si>
     <t>25:51:16</t>
   </si>
   <si>
     <t>New Kian</t>
   </si>
   <si>
     <t>Kok</t>
   </si>
   <si>
     <t>27:26:45</t>
   </si>
   <si>
+    <t>Muhammad</t>
+  </si>
+  <si>
+    <t>Norazizuddin Bin M. Nor</t>
+  </si>
+  <si>
+    <t>25:51:25</t>
+  </si>
+  <si>
     <t>Annette</t>
   </si>
   <si>
     <t>Choong</t>
   </si>
   <si>
     <t>27:28:41</t>
   </si>
   <si>
-    <t>Muhammad</t>
-[...5 lines deleted...]
-    <t>25:51:25</t>
+    <t>Masafumi</t>
+  </si>
+  <si>
+    <t>Yamamoto</t>
+  </si>
+  <si>
+    <t>25:52:29</t>
   </si>
   <si>
     <t>Chew Khong</t>
   </si>
   <si>
     <t>Boon</t>
   </si>
   <si>
     <t>27:30:18</t>
   </si>
   <si>
-    <t>Masafumi</t>
-[...5 lines deleted...]
-    <t>25:52:29</t>
+    <t>Lim Thong</t>
+  </si>
+  <si>
+    <t>Chen</t>
+  </si>
+  <si>
+    <t>27:31:36</t>
   </si>
   <si>
     <t>Bin Teppo</t>
   </si>
   <si>
     <t>25:54:51</t>
   </si>
   <si>
-    <t>Lim Thong</t>
-[...7 lines deleted...]
-  <si>
     <t>Wai Keong</t>
   </si>
   <si>
     <t>Kong</t>
   </si>
   <si>
     <t>25:59:56</t>
   </si>
   <si>
     <t>Beh Kee</t>
   </si>
   <si>
     <t>Peng</t>
   </si>
   <si>
     <t>27:34:26</t>
   </si>
   <si>
     <t>William</t>
   </si>
   <si>
     <t>Lesmana</t>
   </si>
   <si>
     <t>27:36:06</t>
   </si>
   <si>
     <t>Tze Shen</t>
   </si>
   <si>
     <t>Ng</t>
   </si>
   <si>
     <t>26:05:04</t>
   </si>
   <si>
+    <t>Ahmad Iqbal Khairi Bin</t>
+  </si>
+  <si>
+    <t>Ismail</t>
+  </si>
+  <si>
+    <t>27:36:34</t>
+  </si>
+  <si>
     <t xml:space="preserve">Poh Chye </t>
   </si>
   <si>
     <t>Tay</t>
   </si>
   <si>
     <t>26:16:28</t>
   </si>
   <si>
-    <t>Ahmad Iqbal Khairi Bin</t>
-[...7 lines deleted...]
-  <si>
     <t>Wee Joon</t>
   </si>
   <si>
     <t>Hock</t>
   </si>
   <si>
     <t>27:49:07</t>
   </si>
   <si>
     <t>Yuan</t>
   </si>
   <si>
     <t>Lu</t>
   </si>
   <si>
     <t>26:16:46</t>
   </si>
   <si>
     <t>Abdul Rahman</t>
   </si>
   <si>
     <t>Bin Bullah</t>
   </si>
   <si>
     <t>26:16:52</t>
   </si>
   <si>
     <t>Ivan Citra</t>
   </si>
   <si>
     <t>Wijaya</t>
   </si>
   <si>
     <t>27:53:47</t>
   </si>
   <si>
     <t>Lee Hock</t>
   </si>
   <si>
     <t>27:58:22</t>
   </si>
   <si>
     <t>Hafiz Bin Aridin</t>
   </si>
   <si>
     <t>26:18:26</t>
   </si>
   <si>
+    <t>Loo Teik</t>
+  </si>
+  <si>
+    <t>Thean</t>
+  </si>
+  <si>
+    <t>27:58:49</t>
+  </si>
+  <si>
     <t>Azri Zainal</t>
   </si>
   <si>
     <t>26:26:41</t>
   </si>
   <si>
-    <t>Loo Teik</t>
-[...7 lines deleted...]
-  <si>
     <t>Saiful</t>
   </si>
   <si>
     <t>Isawdi Bin Ahmad</t>
   </si>
   <si>
     <t>26:26:48</t>
   </si>
   <si>
     <t>Chen Yong</t>
   </si>
   <si>
     <t>Ning</t>
   </si>
   <si>
     <t>28:00:01</t>
   </si>
   <si>
+    <t xml:space="preserve"> Mohd Hazwan</t>
+  </si>
+  <si>
+    <t>Bin Yasin</t>
+  </si>
+  <si>
+    <t>26:28:26</t>
+  </si>
+  <si>
     <t>Andy</t>
   </si>
   <si>
     <t>Francis</t>
   </si>
   <si>
     <t>28:12:52</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mohd Hazwan</t>
-[...7 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>van Campenhout</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>28:24:33</t>
   </si>
   <si>
     <t>Ali Ajis</t>
   </si>
   <si>
     <t>Rasil</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>26:31:43</t>
   </si>
   <si>
+    <t>Ungku Zulkarnain</t>
+  </si>
+  <si>
+    <t>Bin Ungku Abdul Ghaffar</t>
+  </si>
+  <si>
+    <t>28:25:31</t>
+  </si>
+  <si>
     <t>Bernhard</t>
   </si>
   <si>
     <t>Thinschmidt</t>
   </si>
   <si>
     <t>26:34:48</t>
   </si>
   <si>
-    <t>Ungku Zulkarnain</t>
-[...5 lines deleted...]
-    <t>28:25:31</t>
+    <t xml:space="preserve">Muhammad Nazir </t>
+  </si>
+  <si>
+    <t>Fadzil</t>
+  </si>
+  <si>
+    <t>28:28:23</t>
   </si>
   <si>
     <t>Mazril Othman</t>
   </si>
   <si>
     <t>26:35:38</t>
   </si>
   <si>
-    <t xml:space="preserve">Muhammad Nazir </t>
-[...7 lines deleted...]
-  <si>
     <t>Sazli</t>
   </si>
   <si>
     <t>Osman</t>
   </si>
   <si>
     <t>26:35:39</t>
   </si>
   <si>
     <t>Heng Aik</t>
   </si>
   <si>
     <t>Ooi</t>
   </si>
   <si>
     <t>28:35:17</t>
   </si>
   <si>
     <t>Jefferlyn</t>
   </si>
   <si>
     <t>Castillano</t>
   </si>
   <si>
     <t>26:46:38</t>
@@ -1268,186 +1268,186 @@
   <si>
     <t>Lee Mei</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
   <si>
     <t>28:44:22</t>
   </si>
   <si>
     <t>Se Wei</t>
   </si>
   <si>
     <t xml:space="preserve">Ng </t>
   </si>
   <si>
     <t>26:54:41</t>
   </si>
   <si>
     <t>Kok Mun Victor</t>
   </si>
   <si>
     <t>28:48:23</t>
   </si>
   <si>
+    <t>Cho Tat</t>
+  </si>
+  <si>
+    <t>26:54:45</t>
+  </si>
+  <si>
     <t>Koh Boon</t>
   </si>
   <si>
     <t>Thye</t>
   </si>
   <si>
     <t>28:56:36</t>
   </si>
   <si>
-    <t>Cho Tat</t>
-[...4 lines deleted...]
-  <si>
     <t>Shoon Hooi</t>
   </si>
   <si>
     <t>26:56:10</t>
   </si>
   <si>
     <t>Thien Kim</t>
   </si>
   <si>
     <t>Fook</t>
   </si>
   <si>
     <t>29:08:45</t>
   </si>
   <si>
     <t>Chee Kin</t>
   </si>
   <si>
     <t xml:space="preserve">Lau </t>
   </si>
   <si>
     <t>26:56:47</t>
   </si>
   <si>
     <t>Mohd Farid Bin Mohd</t>
   </si>
   <si>
     <t>Shah</t>
   </si>
   <si>
     <t>29:11:26</t>
   </si>
   <si>
+    <t xml:space="preserve">Abdullah </t>
+  </si>
+  <si>
+    <t>Bin Mohamad Noor</t>
+  </si>
+  <si>
+    <t>26:57:02</t>
+  </si>
+  <si>
     <t>Mohd Faizul</t>
   </si>
   <si>
     <t>Bin Mohd Majid</t>
   </si>
   <si>
     <t>29:11:33</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdullah </t>
-[...5 lines deleted...]
-    <t>26:57:02</t>
+    <t>Chuah Kok</t>
+  </si>
+  <si>
+    <t>Leong</t>
+  </si>
+  <si>
+    <t>29:14:37</t>
   </si>
   <si>
     <t>Yi Lian</t>
   </si>
   <si>
     <t>Pang</t>
   </si>
   <si>
     <t>27:01:51</t>
   </si>
   <si>
-    <t>Chuah Kok</t>
-[...7 lines deleted...]
-  <si>
     <t>Beng Hock</t>
   </si>
   <si>
     <t>Leow</t>
   </si>
   <si>
     <t>27:04:02</t>
   </si>
   <si>
     <t>Khairil Azri Bin Mohd</t>
   </si>
   <si>
     <t>Khalid</t>
   </si>
   <si>
     <t>29:14:43</t>
   </si>
   <si>
     <t>Chee Meng</t>
   </si>
   <si>
     <t>Chung</t>
   </si>
   <si>
     <t>27:04:14</t>
   </si>
   <si>
     <t>Nazrul Firdausi</t>
   </si>
   <si>
     <t>Misman</t>
   </si>
   <si>
     <t>29:14:51</t>
   </si>
   <si>
+    <t xml:space="preserve">Eng Sin </t>
+  </si>
+  <si>
+    <t>Yew</t>
+  </si>
+  <si>
+    <t>27:05:45</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mohamad Razif </t>
   </si>
   <si>
     <t>Kemat</t>
   </si>
   <si>
     <t>29:21:28</t>
-  </si>
-[...7 lines deleted...]
-    <t>27:05:45</t>
   </si>
   <si>
     <t xml:space="preserve">Hafandi </t>
   </si>
   <si>
     <t>Bin Tuan Ismail</t>
   </si>
   <si>
     <t>27:07:53</t>
   </si>
   <si>
     <t>Muhammad Adam Bin</t>
   </si>
   <si>
     <t>Alias</t>
   </si>
   <si>
     <t>29:21:34</t>
   </si>
   <si>
     <t>Ahmed Faiz</t>
   </si>
   <si>
     <t>Safwan Ahmed Mahir</t>
   </si>
@@ -2506,187 +2506,187 @@
       </c>
       <c r="H3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="2">
         <v>1</v>
       </c>
       <c r="J3" s="2">
         <v>1</v>
       </c>
       <c r="K3" s="2">
         <v>150</v>
       </c>
       <c r="L3" s="2">
         <v>400</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
       <c r="N3" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>107970</v>
+        <v>104467</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2">
-        <v>1304</v>
+        <v>1231</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>2</v>
       </c>
       <c r="K4" s="2">
         <v>150</v>
       </c>
       <c r="L4" s="2">
         <v>350</v>
       </c>
       <c r="M4" s="2">
         <v>0</v>
       </c>
       <c r="N4" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>104467</v>
+        <v>107970</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2">
-        <v>1231</v>
+        <v>1304</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
       <c r="K5" s="2">
         <v>150</v>
       </c>
       <c r="L5" s="2">
         <v>350</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>109251</v>
+        <v>101542</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>1157</v>
+        <v>1123</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>3</v>
       </c>
       <c r="K6" s="2">
         <v>150</v>
       </c>
       <c r="L6" s="2">
         <v>325</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>101542</v>
+        <v>109251</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>1123</v>
+        <v>1157</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>3</v>
       </c>
       <c r="K7" s="2">
         <v>150</v>
       </c>
       <c r="L7" s="2">
         <v>325</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
@@ -2813,51 +2813,51 @@
       <c r="L10" s="2">
         <v>275</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>103114</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2">
         <v>1229</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
         <v>2</v>
       </c>
       <c r="K11" s="2">
         <v>150</v>
       </c>
       <c r="L11" s="2">
         <v>350</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>500</v>
       </c>
@@ -2926,130 +2926,130 @@
       </c>
       <c r="H13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="2">
         <v>6</v>
       </c>
       <c r="J13" s="2">
         <v>4</v>
       </c>
       <c r="K13" s="2">
         <v>150</v>
       </c>
       <c r="L13" s="2">
         <v>300</v>
       </c>
       <c r="M13" s="2">
         <v>0</v>
       </c>
       <c r="N13" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>104469</v>
+        <v>109253</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2">
-        <v>1221</v>
+        <v>1186</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I14" s="2">
         <v>7</v>
       </c>
       <c r="J14" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K14" s="2">
         <v>150</v>
       </c>
       <c r="L14" s="2">
-        <v>325</v>
+        <v>240</v>
       </c>
       <c r="M14" s="2">
         <v>0</v>
       </c>
       <c r="N14" s="2">
-        <v>475</v>
+        <v>390</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>109253</v>
+        <v>104469</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2">
-        <v>1186</v>
+        <v>1221</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K15" s="2">
         <v>150</v>
       </c>
       <c r="L15" s="2">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
-        <v>390</v>
+        <v>475</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>104470</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
         <v>1036</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>67</v>
       </c>
@@ -3094,183 +3094,183 @@
       </c>
       <c r="H17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>8</v>
       </c>
       <c r="K17" s="2">
         <v>150</v>
       </c>
       <c r="L17" s="2">
         <v>230</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
         <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>104472</v>
+        <v>101425</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I18" s="2">
         <v>9</v>
       </c>
       <c r="J18" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="K18" s="2">
         <v>150</v>
       </c>
       <c r="L18" s="2">
-        <v>220</v>
+        <v>300</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>101425</v>
+        <v>104472</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="2">
         <v>9</v>
       </c>
       <c r="J19" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="K19" s="2">
         <v>150</v>
       </c>
       <c r="L19" s="2">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
-        <v>450</v>
+        <v>370</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>105550</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2">
         <v>1033</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="I20" s="2">
         <v>10</v>
       </c>
       <c r="J20" s="2">
         <v>1</v>
       </c>
       <c r="K20" s="2">
         <v>150</v>
       </c>
       <c r="L20" s="2">
         <v>400</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>104472</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>1101</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="I21" s="2">
         <v>10</v>
       </c>
       <c r="J21" s="2">
         <v>6</v>
       </c>
       <c r="K21" s="2">
         <v>150</v>
       </c>
       <c r="L21" s="2">
         <v>250</v>
@@ -3430,130 +3430,130 @@
       </c>
       <c r="H25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I25" s="2">
         <v>12</v>
       </c>
       <c r="J25" s="2">
         <v>11</v>
       </c>
       <c r="K25" s="2">
         <v>150</v>
       </c>
       <c r="L25" s="2">
         <v>200</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>109256</v>
+        <v>104474</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2">
-        <v>1222</v>
+        <v>1112</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I26" s="2">
         <v>13</v>
       </c>
       <c r="J26" s="2">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="K26" s="2">
         <v>150</v>
       </c>
       <c r="L26" s="2">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>104474</v>
+        <v>109256</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2">
-        <v>1112</v>
+        <v>1222</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>98</v>
       </c>
       <c r="I27" s="2">
         <v>13</v>
       </c>
       <c r="J27" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="K27" s="2">
         <v>150</v>
       </c>
       <c r="L27" s="2">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>105349</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2">
         <v>1306</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>101</v>
       </c>
@@ -3766,132 +3766,132 @@
       </c>
       <c r="H33" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I33" s="2">
         <v>16</v>
       </c>
       <c r="J33" s="2">
         <v>14</v>
       </c>
       <c r="K33" s="2">
         <v>150</v>
       </c>
       <c r="L33" s="2">
         <v>170</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>104477</v>
+        <v>103603</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C34" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D34" s="2"/>
       <c r="E34" s="2">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>118</v>
       </c>
       <c r="I34" s="2">
         <v>17</v>
       </c>
       <c r="J34" s="2">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K34" s="2">
         <v>150</v>
       </c>
       <c r="L34" s="2">
-        <v>240</v>
+        <v>160</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>103603</v>
+        <v>104477</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D35" s="2" t="s">
         <v>120</v>
       </c>
+      <c r="D35" s="2"/>
       <c r="E35" s="2">
-        <v>1164</v>
+        <v>1223</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I35" s="2">
         <v>17</v>
       </c>
       <c r="J35" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="K35" s="2">
         <v>150</v>
       </c>
       <c r="L35" s="2">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>109258</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
         <v>1167</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>124</v>
       </c>
@@ -3936,130 +3936,130 @@
       </c>
       <c r="H37" s="2" t="s">
         <v>126</v>
       </c>
       <c r="I37" s="2">
         <v>18</v>
       </c>
       <c r="J37" s="2">
         <v>11</v>
       </c>
       <c r="K37" s="2">
         <v>150</v>
       </c>
       <c r="L37" s="2">
         <v>200</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>104479</v>
+        <v>109259</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
-        <v>1068</v>
+        <v>1011</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I38" s="2">
         <v>19</v>
       </c>
       <c r="J38" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K38" s="2">
         <v>150</v>
       </c>
       <c r="L38" s="2">
-        <v>190</v>
+        <v>325</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
-        <v>340</v>
+        <v>475</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>109259</v>
+        <v>104479</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2">
-        <v>1011</v>
+        <v>1068</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I39" s="2">
         <v>19</v>
       </c>
       <c r="J39" s="2">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K39" s="2">
         <v>150</v>
       </c>
       <c r="L39" s="2">
-        <v>325</v>
+        <v>190</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
-        <v>475</v>
+        <v>340</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
         <v>109260</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2">
         <v>1223</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>135</v>
       </c>
@@ -4190,130 +4190,130 @@
       </c>
       <c r="H43" s="2" t="s">
         <v>144</v>
       </c>
       <c r="I43" s="2">
         <v>21</v>
       </c>
       <c r="J43" s="2">
         <v>8</v>
       </c>
       <c r="K43" s="2">
         <v>150</v>
       </c>
       <c r="L43" s="2">
         <v>230</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
         <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>104482</v>
+        <v>109262</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2">
-        <v>1210</v>
+        <v>1315</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>147</v>
       </c>
       <c r="I44" s="2">
         <v>22</v>
       </c>
       <c r="J44" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2">
         <v>150</v>
       </c>
       <c r="L44" s="2">
-        <v>220</v>
+        <v>130</v>
       </c>
       <c r="M44" s="2">
         <v>0</v>
       </c>
       <c r="N44" s="2">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>109262</v>
+        <v>104482</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>148</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2">
-        <v>1315</v>
+        <v>1210</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>150</v>
       </c>
       <c r="I45" s="2">
         <v>22</v>
       </c>
       <c r="J45" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="K45" s="2">
         <v>150</v>
       </c>
       <c r="L45" s="2">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>109263</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2">
         <v>1121</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>153</v>
       </c>
@@ -4497,51 +4497,51 @@
       <c r="L50" s="2">
         <v>110</v>
       </c>
       <c r="M50" s="2">
         <v>0</v>
       </c>
       <c r="N50" s="2">
         <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
         <v>104485</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2">
         <v>1105</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>169</v>
       </c>
       <c r="I51" s="2">
         <v>25</v>
       </c>
       <c r="J51" s="2">
         <v>15</v>
       </c>
       <c r="K51" s="2">
         <v>150</v>
       </c>
       <c r="L51" s="2">
         <v>160</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
       <c r="N51" s="2">
         <v>310</v>
       </c>
@@ -4791,51 +4791,51 @@
       <c r="L57" s="2">
         <v>130</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
         <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
         <v>104489</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2">
         <v>1102</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I58" s="2">
         <v>29</v>
       </c>
       <c r="J58" s="2">
         <v>19</v>
       </c>
       <c r="K58" s="2">
         <v>150</v>
       </c>
       <c r="L58" s="2">
         <v>120</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>
       <c r="N58" s="2">
         <v>270</v>
       </c>
@@ -4946,130 +4946,130 @@
       </c>
       <c r="H61" s="2" t="s">
         <v>199</v>
       </c>
       <c r="I61" s="2">
         <v>30</v>
       </c>
       <c r="J61" s="2">
         <v>20</v>
       </c>
       <c r="K61" s="2">
         <v>150</v>
       </c>
       <c r="L61" s="2">
         <v>110</v>
       </c>
       <c r="M61" s="2">
         <v>0</v>
       </c>
       <c r="N61" s="2">
         <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
-        <v>104491</v>
+        <v>109268</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2">
-        <v>1061</v>
+        <v>1244</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I62" s="2">
         <v>31</v>
       </c>
       <c r="J62" s="2">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K62" s="2">
         <v>150</v>
       </c>
       <c r="L62" s="2">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="M62" s="2">
         <v>0</v>
       </c>
       <c r="N62" s="2">
-        <v>250</v>
+        <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="2">
-        <v>109268</v>
+        <v>104491</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2">
-        <v>1244</v>
+        <v>1061</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>206</v>
       </c>
       <c r="I63" s="2">
         <v>31</v>
       </c>
       <c r="J63" s="2">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K63" s="2">
         <v>150</v>
       </c>
       <c r="L63" s="2">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M63" s="2">
         <v>0</v>
       </c>
       <c r="N63" s="2">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
         <v>104492</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2">
         <v>1089</v>
       </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>209</v>
       </c>
       <c r="I64" s="2">
         <v>32</v>
@@ -5112,130 +5112,130 @@
       </c>
       <c r="H65" s="2" t="s">
         <v>212</v>
       </c>
       <c r="I65" s="2">
         <v>32</v>
       </c>
       <c r="J65" s="2">
         <v>26</v>
       </c>
       <c r="K65" s="2">
         <v>150</v>
       </c>
       <c r="L65" s="2">
         <v>95</v>
       </c>
       <c r="M65" s="2">
         <v>0</v>
       </c>
       <c r="N65" s="2">
         <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>109269</v>
+        <v>104493</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>214</v>
+        <v>114</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2">
-        <v>1193</v>
+        <v>1090</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="I66" s="2">
         <v>33</v>
       </c>
       <c r="J66" s="2">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="K66" s="2">
         <v>150</v>
       </c>
       <c r="L66" s="2">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M66" s="2">
         <v>0</v>
       </c>
       <c r="N66" s="2">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>104493</v>
+        <v>109269</v>
       </c>
       <c r="B67" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2">
-        <v>1090</v>
+        <v>1193</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>217</v>
       </c>
       <c r="I67" s="2">
         <v>33</v>
       </c>
       <c r="J67" s="2">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K67" s="2">
         <v>150</v>
       </c>
       <c r="L67" s="2">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
-        <v>248</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
         <v>104494</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2">
         <v>1121</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>220</v>
       </c>
@@ -6131,51 +6131,51 @@
       <c r="L89" s="2">
         <v>90</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
       <c r="N89" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
         <v>103425</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>281</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>282</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2">
         <v>1106</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>283</v>
       </c>
       <c r="I90" s="2">
         <v>45</v>
       </c>
       <c r="J90" s="2">
         <v>32</v>
       </c>
       <c r="K90" s="2">
         <v>150</v>
       </c>
       <c r="L90" s="2">
         <v>89</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
       <c r="N90" s="2">
         <v>239</v>
       </c>
@@ -6202,214 +6202,214 @@
       </c>
       <c r="H91" s="2" t="s">
         <v>286</v>
       </c>
       <c r="I91" s="2">
         <v>45</v>
       </c>
       <c r="J91" s="2">
         <v>38</v>
       </c>
       <c r="K91" s="2">
         <v>150</v>
       </c>
       <c r="L91" s="2">
         <v>83</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
       <c r="N91" s="2">
         <v>233</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
-        <v>109279</v>
+        <v>103557</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>287</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2">
-        <v>1148</v>
+        <v>1215</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>289</v>
       </c>
       <c r="I92" s="2">
         <v>46</v>
       </c>
       <c r="J92" s="2">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="K92" s="2">
         <v>150</v>
       </c>
       <c r="L92" s="2">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="M92" s="2">
         <v>0</v>
       </c>
       <c r="N92" s="2">
-        <v>232</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="2">
-        <v>103557</v>
+        <v>109279</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2">
-        <v>1215</v>
+        <v>1148</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>292</v>
       </c>
       <c r="I93" s="2">
         <v>46</v>
       </c>
       <c r="J93" s="2">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="K93" s="2">
         <v>150</v>
       </c>
       <c r="L93" s="2">
-        <v>170</v>
+        <v>82</v>
       </c>
       <c r="M93" s="2">
         <v>0</v>
       </c>
       <c r="N93" s="2">
-        <v>320</v>
+        <v>232</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="2">
-        <v>108542</v>
+        <v>104507</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2">
-        <v>1176</v>
+        <v>1025</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>295</v>
       </c>
       <c r="I94" s="2">
         <v>47</v>
       </c>
       <c r="J94" s="2">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K94" s="2">
         <v>150</v>
       </c>
       <c r="L94" s="2">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M94" s="2">
         <v>0</v>
       </c>
       <c r="N94" s="2">
-        <v>231</v>
+        <v>238</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2">
-        <v>104507</v>
+        <v>108542</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>296</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2">
-        <v>1025</v>
+        <v>1176</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>298</v>
       </c>
       <c r="I95" s="2">
         <v>47</v>
       </c>
       <c r="J95" s="2">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K95" s="2">
         <v>150</v>
       </c>
       <c r="L95" s="2">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="M95" s="2">
         <v>0</v>
       </c>
       <c r="N95" s="2">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="2">
         <v>101442</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D96" s="2"/>
       <c r="E96" s="2">
         <v>1022</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>301</v>
       </c>
@@ -6454,296 +6454,296 @@
       </c>
       <c r="H97" s="2" t="s">
         <v>304</v>
       </c>
       <c r="I97" s="2">
         <v>48</v>
       </c>
       <c r="J97" s="2">
         <v>34</v>
       </c>
       <c r="K97" s="2">
         <v>150</v>
       </c>
       <c r="L97" s="2">
         <v>87</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
-        <v>104509</v>
+        <v>105257</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>306</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="F98" s="2"/>
+        <v>1102</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G98" s="2" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>307</v>
       </c>
       <c r="I98" s="2">
         <v>49</v>
       </c>
       <c r="J98" s="2">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K98" s="2">
         <v>150</v>
       </c>
       <c r="L98" s="2">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
-        <v>105257</v>
+        <v>104509</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>308</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>309</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2">
-        <v>1102</v>
-[...3 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="F99" s="2"/>
       <c r="G99" s="2" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>310</v>
       </c>
       <c r="I99" s="2">
         <v>49</v>
       </c>
       <c r="J99" s="2">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="K99" s="2">
         <v>150</v>
       </c>
       <c r="L99" s="2">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
-        <v>104510</v>
+        <v>105708</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>311</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2">
-        <v>1067</v>
+        <v>1230</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>313</v>
       </c>
       <c r="I100" s="2">
         <v>50</v>
       </c>
       <c r="J100" s="2">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K100" s="2">
         <v>150</v>
       </c>
       <c r="L100" s="2">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
       <c r="N100" s="2">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
-        <v>105708</v>
+        <v>104510</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>314</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2">
-        <v>1230</v>
+        <v>1067</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>316</v>
       </c>
       <c r="I101" s="2">
         <v>50</v>
       </c>
       <c r="J101" s="2">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="K101" s="2">
         <v>150</v>
       </c>
       <c r="L101" s="2">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="M101" s="2">
         <v>0</v>
       </c>
       <c r="N101" s="2">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="2">
-        <v>109282</v>
+        <v>104511</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2">
-        <v>1302</v>
+        <v>1064</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I102" s="2">
         <v>51</v>
       </c>
       <c r="J102" s="2">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="K102" s="2">
         <v>150</v>
       </c>
       <c r="L102" s="2">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M102" s="2">
         <v>0</v>
       </c>
       <c r="N102" s="2">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="2">
-        <v>104511</v>
+        <v>109282</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D103" s="2"/>
       <c r="E103" s="2">
-        <v>1064</v>
+        <v>1302</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>321</v>
       </c>
       <c r="I103" s="2">
         <v>51</v>
       </c>
       <c r="J103" s="2">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K103" s="2">
         <v>150</v>
       </c>
       <c r="L103" s="2">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="M103" s="2">
         <v>0</v>
       </c>
       <c r="N103" s="2">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="2">
         <v>109283</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>322</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D104" s="2"/>
       <c r="E104" s="2">
         <v>1019</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>324</v>
       </c>
@@ -6872,128 +6872,128 @@
       </c>
       <c r="H107" s="2" t="s">
         <v>333</v>
       </c>
       <c r="I107" s="2">
         <v>53</v>
       </c>
       <c r="J107" s="2">
         <v>45</v>
       </c>
       <c r="K107" s="2">
         <v>150</v>
       </c>
       <c r="L107" s="2">
         <v>76</v>
       </c>
       <c r="M107" s="2">
         <v>0</v>
       </c>
       <c r="N107" s="2">
         <v>226</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="2">
-        <v>105330</v>
+        <v>104514</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>334</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2">
-        <v>1175</v>
-[...3 lines deleted...]
-      </c>
+        <v>1013</v>
+      </c>
+      <c r="F108" s="2"/>
       <c r="G108" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>336</v>
       </c>
       <c r="I108" s="2">
         <v>54</v>
       </c>
       <c r="J108" s="2">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="K108" s="2">
         <v>150</v>
       </c>
       <c r="L108" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M108" s="2">
         <v>0</v>
       </c>
       <c r="N108" s="2">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="2">
-        <v>104514</v>
+        <v>105330</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>338</v>
       </c>
       <c r="D109" s="2"/>
       <c r="E109" s="2">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F109" s="2"/>
+        <v>1175</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G109" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>339</v>
       </c>
       <c r="I109" s="2">
         <v>54</v>
       </c>
       <c r="J109" s="2">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="K109" s="2">
         <v>150</v>
       </c>
       <c r="L109" s="2">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="M109" s="2">
         <v>0</v>
       </c>
       <c r="N109" s="2">
-        <v>232</v>
+        <v>225</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="2">
         <v>104515</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>340</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>341</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2">
         <v>1050</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>342</v>
       </c>
@@ -7206,130 +7206,130 @@
       </c>
       <c r="H115" s="2" t="s">
         <v>355</v>
       </c>
       <c r="I115" s="2">
         <v>57</v>
       </c>
       <c r="J115" s="2">
         <v>48</v>
       </c>
       <c r="K115" s="2">
         <v>150</v>
       </c>
       <c r="L115" s="2">
         <v>73</v>
       </c>
       <c r="M115" s="2">
         <v>0</v>
       </c>
       <c r="N115" s="2">
         <v>223</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="2">
-        <v>109289</v>
+        <v>104518</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>243</v>
+        <v>356</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D116" s="2"/>
       <c r="E116" s="2">
-        <v>1274</v>
+        <v>1035</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I116" s="2">
         <v>58</v>
       </c>
       <c r="J116" s="2">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="K116" s="2">
         <v>150</v>
       </c>
       <c r="L116" s="2">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M116" s="2">
         <v>0</v>
       </c>
       <c r="N116" s="2">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" s="2">
-        <v>104518</v>
+        <v>109289</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>358</v>
+        <v>243</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>359</v>
       </c>
       <c r="D117" s="2"/>
       <c r="E117" s="2">
-        <v>1035</v>
+        <v>1274</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>360</v>
       </c>
       <c r="I117" s="2">
         <v>58</v>
       </c>
       <c r="J117" s="2">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K117" s="2">
         <v>150</v>
       </c>
       <c r="L117" s="2">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M117" s="2">
         <v>0</v>
       </c>
       <c r="N117" s="2">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" s="2">
         <v>105279</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>361</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D118" s="2"/>
       <c r="E118" s="2">
         <v>1220</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>363</v>
       </c>
@@ -7372,128 +7372,128 @@
       </c>
       <c r="H119" s="2" t="s">
         <v>366</v>
       </c>
       <c r="I119" s="2">
         <v>59</v>
       </c>
       <c r="J119" s="2">
         <v>44</v>
       </c>
       <c r="K119" s="2">
         <v>150</v>
       </c>
       <c r="L119" s="2">
         <v>77</v>
       </c>
       <c r="M119" s="2">
         <v>0</v>
       </c>
       <c r="N119" s="2">
         <v>227</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" s="2">
-        <v>104520</v>
+        <v>109291</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D120" s="2"/>
       <c r="E120" s="2">
-        <v>1059</v>
-[...1 lines deleted...]
-      <c r="F120" s="2"/>
+        <v>1237</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G120" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>369</v>
       </c>
       <c r="I120" s="2">
         <v>60</v>
       </c>
       <c r="J120" s="2">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K120" s="2">
         <v>150</v>
       </c>
       <c r="L120" s="2">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
       <c r="N120" s="2">
-        <v>226</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="2">
-        <v>109291</v>
+        <v>104520</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2">
-        <v>1237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="F121" s="2"/>
       <c r="G121" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>372</v>
       </c>
       <c r="I121" s="2">
         <v>60</v>
       </c>
       <c r="J121" s="2">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K121" s="2">
         <v>150</v>
       </c>
       <c r="L121" s="2">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
       <c r="N121" s="2">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" s="2">
         <v>103131</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>373</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2">
         <v>1103</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>375</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>376</v>
       </c>
@@ -7538,214 +7538,214 @@
       </c>
       <c r="H123" s="2" t="s">
         <v>380</v>
       </c>
       <c r="I123" s="2">
         <v>61</v>
       </c>
       <c r="J123" s="2">
         <v>52</v>
       </c>
       <c r="K123" s="2">
         <v>150</v>
       </c>
       <c r="L123" s="2">
         <v>69</v>
       </c>
       <c r="M123" s="2">
         <v>0</v>
       </c>
       <c r="N123" s="2">
         <v>219</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" s="2">
-        <v>105253</v>
+        <v>104522</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>381</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>382</v>
       </c>
       <c r="D124" s="2"/>
       <c r="E124" s="2">
-        <v>1216</v>
+        <v>1037</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
       <c r="G124" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>383</v>
       </c>
       <c r="I124" s="2">
         <v>62</v>
       </c>
       <c r="J124" s="2">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="K124" s="2">
         <v>150</v>
       </c>
       <c r="L124" s="2">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M124" s="2">
         <v>0</v>
       </c>
       <c r="N124" s="2">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" s="2">
-        <v>104522</v>
+        <v>105253</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>384</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D125" s="2"/>
       <c r="E125" s="2">
-        <v>1037</v>
+        <v>1216</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>386</v>
       </c>
       <c r="I125" s="2">
         <v>62</v>
       </c>
       <c r="J125" s="2">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K125" s="2">
         <v>150</v>
       </c>
       <c r="L125" s="2">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="M125" s="2">
         <v>0</v>
       </c>
       <c r="N125" s="2">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="2">
-        <v>101435</v>
+        <v>101567</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D126" s="2"/>
       <c r="E126" s="2">
-        <v>1207</v>
+        <v>1052</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="I126" s="2">
         <v>63</v>
       </c>
       <c r="J126" s="2">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K126" s="2">
         <v>150</v>
       </c>
       <c r="L126" s="2">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M126" s="2">
         <v>0</v>
       </c>
       <c r="N126" s="2">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="2">
-        <v>101567</v>
+        <v>101435</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>390</v>
       </c>
       <c r="D127" s="2"/>
       <c r="E127" s="2">
-        <v>1052</v>
+        <v>1207</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>391</v>
       </c>
       <c r="I127" s="2">
         <v>63</v>
       </c>
       <c r="J127" s="2">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="K127" s="2">
         <v>150</v>
       </c>
       <c r="L127" s="2">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="M127" s="2">
         <v>0</v>
       </c>
       <c r="N127" s="2">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="2">
         <v>109294</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>392</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>393</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>1196</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>394</v>
       </c>
@@ -7803,51 +7803,51 @@
       <c r="L129" s="2">
         <v>72</v>
       </c>
       <c r="M129" s="2">
         <v>0</v>
       </c>
       <c r="N129" s="2">
         <v>222</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="2">
         <v>105220</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D130" s="2"/>
       <c r="E130" s="2">
         <v>1018</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>400</v>
       </c>
       <c r="I130" s="2">
         <v>65</v>
       </c>
       <c r="J130" s="2">
         <v>10</v>
       </c>
       <c r="K130" s="2">
         <v>150</v>
       </c>
       <c r="L130" s="2">
         <v>210</v>
       </c>
       <c r="M130" s="2">
         <v>0</v>
       </c>
       <c r="N130" s="2">
         <v>360</v>
       </c>
@@ -8088,166 +8088,166 @@
       </c>
       <c r="J136" s="2">
         <v>58</v>
       </c>
       <c r="K136" s="2">
         <v>150</v>
       </c>
       <c r="L136" s="2">
         <v>63</v>
       </c>
       <c r="M136" s="2">
         <v>0</v>
       </c>
       <c r="N136" s="2">
         <v>213</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" s="2">
         <v>101565</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>416</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D137" s="2"/>
       <c r="E137" s="2">
         <v>1056</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>417</v>
       </c>
       <c r="I137" s="2">
         <v>68</v>
       </c>
       <c r="J137" s="2">
         <v>52</v>
       </c>
       <c r="K137" s="2">
         <v>150</v>
       </c>
       <c r="L137" s="2">
         <v>69</v>
       </c>
       <c r="M137" s="2">
         <v>0</v>
       </c>
       <c r="N137" s="2">
         <v>219</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" s="2">
-        <v>101486</v>
+        <v>109299</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>418</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="D138" s="2"/>
       <c r="E138" s="2">
-        <v>1071</v>
+        <v>1289</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="I138" s="2">
         <v>69</v>
       </c>
       <c r="J138" s="2">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="K138" s="2">
         <v>150</v>
       </c>
       <c r="L138" s="2">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M138" s="2">
         <v>0</v>
       </c>
       <c r="N138" s="2">
-        <v>218</v>
+        <v>212</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" s="2">
-        <v>109299</v>
+        <v>101486</v>
       </c>
       <c r="B139" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C139" s="2" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="D139" s="2"/>
       <c r="E139" s="2">
-        <v>1289</v>
+        <v>1071</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>422</v>
       </c>
       <c r="I139" s="2">
         <v>69</v>
       </c>
       <c r="J139" s="2">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K139" s="2">
         <v>150</v>
       </c>
       <c r="L139" s="2">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M139" s="2">
         <v>0</v>
       </c>
       <c r="N139" s="2">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140" s="2">
         <v>109300</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D140" s="2"/>
       <c r="E140" s="2">
         <v>1125</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>424</v>
       </c>
@@ -8376,214 +8376,214 @@
       </c>
       <c r="H143" s="2" t="s">
         <v>433</v>
       </c>
       <c r="I143" s="2">
         <v>71</v>
       </c>
       <c r="J143" s="2">
         <v>55</v>
       </c>
       <c r="K143" s="2">
         <v>150</v>
       </c>
       <c r="L143" s="2">
         <v>66</v>
       </c>
       <c r="M143" s="2">
         <v>0</v>
       </c>
       <c r="N143" s="2">
         <v>216</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" s="2">
-        <v>103545</v>
+        <v>109302</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>434</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>435</v>
       </c>
       <c r="D144" s="2"/>
       <c r="E144" s="2">
-        <v>1014</v>
+        <v>1225</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>436</v>
       </c>
       <c r="I144" s="2">
         <v>72</v>
       </c>
       <c r="J144" s="2">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="K144" s="2">
         <v>150</v>
       </c>
       <c r="L144" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="M144" s="2">
         <v>0</v>
       </c>
       <c r="N144" s="2">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" s="2">
-        <v>109302</v>
+        <v>103545</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>437</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>438</v>
       </c>
       <c r="D145" s="2"/>
       <c r="E145" s="2">
-        <v>1225</v>
+        <v>1014</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>439</v>
       </c>
       <c r="I145" s="2">
         <v>72</v>
       </c>
       <c r="J145" s="2">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="K145" s="2">
         <v>150</v>
       </c>
       <c r="L145" s="2">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M145" s="2">
         <v>0</v>
       </c>
       <c r="N145" s="2">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" s="2">
-        <v>108554</v>
+        <v>104533</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>440</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D146" s="2"/>
       <c r="E146" s="2">
-        <v>1020</v>
+        <v>1230</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>442</v>
       </c>
       <c r="I146" s="2">
         <v>73</v>
       </c>
       <c r="J146" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="K146" s="2">
         <v>150</v>
       </c>
       <c r="L146" s="2">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="M146" s="2">
         <v>0</v>
       </c>
       <c r="N146" s="2">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147" spans="1:14">
       <c r="A147" s="2">
-        <v>104533</v>
+        <v>108554</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>443</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D147" s="2"/>
       <c r="E147" s="2">
-        <v>1230</v>
+        <v>1020</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>445</v>
       </c>
       <c r="I147" s="2">
         <v>73</v>
       </c>
       <c r="J147" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="K147" s="2">
         <v>150</v>
       </c>
       <c r="L147" s="2">
-        <v>140</v>
+        <v>200</v>
       </c>
       <c r="M147" s="2">
         <v>0</v>
       </c>
       <c r="N147" s="2">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" s="2">
         <v>101458</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>447</v>
       </c>
       <c r="D148" s="2"/>
       <c r="E148" s="2">
         <v>1224</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>448</v>
       </c>
@@ -8710,130 +8710,130 @@
       </c>
       <c r="H151" s="2" t="s">
         <v>457</v>
       </c>
       <c r="I151" s="2">
         <v>75</v>
       </c>
       <c r="J151" s="2">
         <v>58</v>
       </c>
       <c r="K151" s="2">
         <v>150</v>
       </c>
       <c r="L151" s="2">
         <v>63</v>
       </c>
       <c r="M151" s="2">
         <v>0</v>
       </c>
       <c r="N151" s="2">
         <v>213</v>
       </c>
     </row>
     <row r="152" spans="1:14">
       <c r="A152" s="2">
-        <v>101581</v>
+        <v>105272</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>459</v>
       </c>
       <c r="D152" s="2"/>
       <c r="E152" s="2">
-        <v>1041</v>
+        <v>1231</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>460</v>
       </c>
       <c r="I152" s="2">
         <v>76</v>
       </c>
       <c r="J152" s="2">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="K152" s="2">
         <v>150</v>
       </c>
       <c r="L152" s="2">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="M152" s="2">
         <v>0</v>
       </c>
       <c r="N152" s="2">
-        <v>212</v>
+        <v>206</v>
       </c>
     </row>
     <row r="153" spans="1:14">
       <c r="A153" s="2">
-        <v>105272</v>
+        <v>101581</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>462</v>
       </c>
       <c r="D153" s="2"/>
       <c r="E153" s="2">
-        <v>1231</v>
+        <v>1041</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>463</v>
       </c>
       <c r="I153" s="2">
         <v>76</v>
       </c>
       <c r="J153" s="2">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K153" s="2">
         <v>150</v>
       </c>
       <c r="L153" s="2">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M153" s="2">
         <v>0</v>
       </c>
       <c r="N153" s="2">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" s="2">
         <v>105420</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D154" s="2"/>
       <c r="E154" s="2">
         <v>1135</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>466</v>
       </c>
@@ -9133,51 +9133,51 @@
       </c>
       <c r="I161" s="2">
         <v>82</v>
       </c>
       <c r="J161" s="2">
         <v>70</v>
       </c>
       <c r="K161" s="2">
         <v>150</v>
       </c>
       <c r="L161" s="2">
         <v>51</v>
       </c>
       <c r="M161" s="2">
         <v>0</v>
       </c>
       <c r="N161" s="2">
         <v>201</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162" s="2">
         <v>109312</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>486</v>
       </c>
       <c r="D162" s="2"/>
       <c r="E162" s="2">
         <v>1155</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>487</v>
       </c>
       <c r="I162" s="2">
         <v>83</v>
       </c>
       <c r="J162" s="2">
         <v>71</v>
       </c>
       <c r="K162" s="2">
         <v>150</v>
@@ -9269,93 +9269,93 @@
       <c r="L164" s="2">
         <v>48</v>
       </c>
       <c r="M164" s="2">
         <v>0</v>
       </c>
       <c r="N164" s="2">
         <v>198</v>
       </c>
     </row>
     <row r="165" spans="1:14">
       <c r="A165" s="2">
         <v>109096</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>493</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>494</v>
       </c>
       <c r="D165" s="2"/>
       <c r="E165" s="2">
         <v>1308</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>495</v>
       </c>
       <c r="I165" s="2">
         <v>86</v>
       </c>
       <c r="J165" s="2">
         <v>74</v>
       </c>
       <c r="K165" s="2">
         <v>150</v>
       </c>
       <c r="L165" s="2">
         <v>47</v>
       </c>
       <c r="M165" s="2">
         <v>0</v>
       </c>
       <c r="N165" s="2">
         <v>197</v>
       </c>
     </row>
     <row r="166" spans="1:14">
       <c r="A166" s="2">
         <v>101144</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>496</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>497</v>
       </c>
       <c r="D166" s="2"/>
       <c r="E166" s="2">
         <v>1036</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>44</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>498</v>
       </c>
       <c r="I166" s="2">
         <v>87</v>
       </c>
       <c r="J166" s="2">
         <v>13</v>
       </c>
       <c r="K166" s="2">
         <v>150</v>
       </c>
       <c r="L166" s="2">
         <v>180</v>
       </c>
       <c r="M166" s="2">
         <v>0</v>
       </c>
       <c r="N166" s="2">
         <v>330</v>
       </c>
@@ -9472,51 +9472,51 @@
       </c>
       <c r="J169" s="2">
         <v>76</v>
       </c>
       <c r="K169" s="2">
         <v>150</v>
       </c>
       <c r="L169" s="2">
         <v>45</v>
       </c>
       <c r="M169" s="2">
         <v>0</v>
       </c>
       <c r="N169" s="2">
         <v>195</v>
       </c>
     </row>
     <row r="170" spans="1:14">
       <c r="A170" s="2">
         <v>109318</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>506</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D170" s="2"/>
       <c r="E170" s="2">
         <v>1142</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>507</v>
       </c>
       <c r="I170" s="2">
         <v>91</v>
       </c>
       <c r="J170" s="2">
         <v>77</v>
       </c>
       <c r="K170" s="2">
         <v>150</v>
       </c>
       <c r="L170" s="2">
         <v>44</v>
@@ -9642,51 +9642,51 @@
       </c>
       <c r="J173" s="2">
         <v>79</v>
       </c>
       <c r="K173" s="2">
         <v>150</v>
       </c>
       <c r="L173" s="2">
         <v>42</v>
       </c>
       <c r="M173" s="2">
         <v>0</v>
       </c>
       <c r="N173" s="2">
         <v>192</v>
       </c>
     </row>
     <row r="174" spans="1:14">
       <c r="A174" s="2">
         <v>101459</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>516</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D174" s="2"/>
       <c r="E174" s="2">
         <v>1219</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>517</v>
       </c>
       <c r="I174" s="2">
         <v>95</v>
       </c>
       <c r="J174" s="2">
         <v>80</v>
       </c>
       <c r="K174" s="2">
         <v>150</v>
       </c>
       <c r="L174" s="2">
         <v>41</v>
@@ -11156,51 +11156,51 @@
       </c>
       <c r="J209" s="2">
         <v>19</v>
       </c>
       <c r="K209" s="2">
         <v>150</v>
       </c>
       <c r="L209" s="2">
         <v>120</v>
       </c>
       <c r="M209" s="2">
         <v>0</v>
       </c>
       <c r="N209" s="2">
         <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:14">
       <c r="A210" s="2">
         <v>109357</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>614</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D210" s="2"/>
       <c r="E210" s="2">
         <v>1228</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H210" s="2" t="s">
         <v>615</v>
       </c>
       <c r="I210" s="2">
         <v>131</v>
       </c>
       <c r="J210" s="2">
         <v>112</v>
       </c>
       <c r="K210" s="2">
         <v>150</v>
       </c>
       <c r="L210" s="2">
         <v>20</v>