--- v1 (2025-12-19)
+++ v2 (2026-09-14)
@@ -89,68 +89,68 @@
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>03:24:09</t>
   </si>
   <si>
     <t>03:28:10</t>
   </si>
   <si>
     <t>Kenta</t>
   </si>
   <si>
     <t>Endo</t>
   </si>
   <si>
     <t>03:27:47</t>
   </si>
   <si>
     <t>03:36:40</t>
   </si>
   <si>
+    <t>Hayato</t>
+  </si>
+  <si>
+    <t>Kimura</t>
+  </si>
+  <si>
+    <t>03:28:25</t>
+  </si>
+  <si>
     <t>Satoshi</t>
   </si>
   <si>
     <t>Shimamoto</t>
   </si>
   <si>
     <t>03:44:42</t>
   </si>
   <si>
-    <t>Hayato</t>
-[...7 lines deleted...]
-  <si>
     <t>Kazuyuki</t>
   </si>
   <si>
     <t>Takahashi</t>
   </si>
   <si>
     <t>03:39:27</t>
   </si>
   <si>
     <t>Toyokazu</t>
   </si>
   <si>
     <t>Igarashi</t>
   </si>
   <si>
     <t>03:59:01</t>
   </si>
   <si>
     <t>Daisuke</t>
   </si>
   <si>
     <t>Kobayashi</t>
   </si>
   <si>
     <t>小林　大輔</t>
@@ -347,116 +347,116 @@
   <si>
     <t>04:39:22</t>
   </si>
   <si>
     <t>Hiroaki</t>
   </si>
   <si>
     <t>Kato</t>
   </si>
   <si>
     <t>04:25:33</t>
   </si>
   <si>
     <t>Bo Young</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>04:48:20</t>
   </si>
   <si>
+    <t>Sumio</t>
+  </si>
+  <si>
+    <t>Mizusaki</t>
+  </si>
+  <si>
+    <t>04:49:49</t>
+  </si>
+  <si>
     <t>Ryoma</t>
   </si>
   <si>
     <t>Yamamoto</t>
   </si>
   <si>
     <t>04:30:10</t>
   </si>
   <si>
-    <t>Sumio</t>
-[...7 lines deleted...]
-  <si>
     <t>Yuki</t>
   </si>
   <si>
     <t>MIYAMURA</t>
   </si>
   <si>
     <t>04:31:34</t>
   </si>
   <si>
     <t>Moteki</t>
   </si>
   <si>
     <t>04:50:05</t>
   </si>
   <si>
     <t>Takamasa</t>
   </si>
   <si>
     <t>NIWANO</t>
   </si>
   <si>
     <t>04:32:46</t>
   </si>
   <si>
     <t>Yamada</t>
   </si>
   <si>
     <t>04:50:14</t>
   </si>
   <si>
+    <t>Futa</t>
+  </si>
+  <si>
+    <t>Kohinata</t>
+  </si>
+  <si>
+    <t>04:53:52</t>
+  </si>
+  <si>
     <t>Tamio</t>
   </si>
   <si>
     <t>HASEGAWA</t>
   </si>
   <si>
     <t>04:36:28</t>
   </si>
   <si>
-    <t>Futa</t>
-[...7 lines deleted...]
-  <si>
     <t>Hiroshi</t>
   </si>
   <si>
     <t>Umezawa</t>
   </si>
   <si>
     <t>04:36:41</t>
   </si>
   <si>
     <t>04:57:19</t>
   </si>
   <si>
     <t>Takeshi</t>
   </si>
   <si>
     <t>Kaneko</t>
   </si>
   <si>
     <t>04:50:03</t>
   </si>
   <si>
     <t>Yoshikuni</t>
   </si>
   <si>
     <t>Abe</t>
@@ -605,119 +605,119 @@
   <si>
     <t>Kiminori</t>
   </si>
   <si>
     <t>05:10:36</t>
   </si>
   <si>
     <t>Hirotoshi</t>
   </si>
   <si>
     <t>Amasaki</t>
   </si>
   <si>
     <t>05:11:50</t>
   </si>
   <si>
     <t>Masakazu</t>
   </si>
   <si>
     <t>TAKAHASHI</t>
   </si>
   <si>
     <t>05:01:48</t>
   </si>
   <si>
+    <t>Ryuichi</t>
+  </si>
+  <si>
+    <t>YAMASHITA</t>
+  </si>
+  <si>
+    <t>05:02:11</t>
+  </si>
+  <si>
     <t>Naoaki</t>
   </si>
   <si>
     <t>Odaira</t>
   </si>
   <si>
     <t>大平　直明</t>
   </si>
   <si>
     <t>05:12:48</t>
   </si>
   <si>
-    <t>Ryuichi</t>
-[...7 lines deleted...]
-  <si>
     <t>Tatsuya</t>
   </si>
   <si>
     <t>Ishimura</t>
   </si>
   <si>
     <t>05:03:24</t>
   </si>
   <si>
     <t>Yoshinobu</t>
   </si>
   <si>
     <t>Takano</t>
   </si>
   <si>
     <t>05:13:44</t>
   </si>
   <si>
     <t>Toshio</t>
   </si>
   <si>
     <t>Sakata</t>
   </si>
   <si>
     <t>05:15:08</t>
   </si>
   <si>
     <t>Isao</t>
   </si>
   <si>
     <t>KUMAGAI</t>
   </si>
   <si>
     <t>05:03:51</t>
   </si>
   <si>
+    <t>Wataru</t>
+  </si>
+  <si>
+    <t>05:04:59</t>
+  </si>
+  <si>
     <t>Ishiyama</t>
   </si>
   <si>
     <t>05:16:51</t>
   </si>
   <si>
-    <t>Wataru</t>
-[...4 lines deleted...]
-  <si>
     <t>Masao</t>
   </si>
   <si>
     <t>Koizumi</t>
   </si>
   <si>
     <t>05:07:40</t>
   </si>
   <si>
     <t>Akio</t>
   </si>
   <si>
     <t>菅井　誠朗</t>
   </si>
   <si>
     <t>05:17:16</t>
   </si>
   <si>
     <t>Mitsuru</t>
   </si>
   <si>
     <t>Takeuchi</t>
   </si>
   <si>
     <t>05:17:47</t>
@@ -842,60 +842,60 @@
   <si>
     <t>05:28:20</t>
   </si>
   <si>
     <t>WATANABE</t>
   </si>
   <si>
     <t>05:25:21</t>
   </si>
   <si>
     <t>SATO</t>
   </si>
   <si>
     <t>05:26:55</t>
   </si>
   <si>
     <t>Yuri</t>
   </si>
   <si>
     <t>Kamata</t>
   </si>
   <si>
     <t>05:29:56</t>
   </si>
   <si>
+    <t>Motohiro</t>
+  </si>
+  <si>
     <t>Taro</t>
   </si>
   <si>
     <t>Higuchi</t>
   </si>
   <si>
     <t>05:28:31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Motohiro</t>
   </si>
   <si>
     <t>Eiki</t>
   </si>
   <si>
     <t>05:28:54</t>
   </si>
   <si>
     <t>Masaki</t>
   </si>
   <si>
     <t>GAKUHARI</t>
   </si>
   <si>
     <t>05:29:00</t>
   </si>
   <si>
     <t>Shigeru</t>
   </si>
   <si>
     <t>KAWAKAMI</t>
   </si>
   <si>
     <t>05:29:19</t>
   </si>
@@ -1508,103 +1508,103 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
       <c r="K5" s="2">
         <v>100</v>
       </c>
       <c r="L5" s="2">
         <v>350</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>104861</v>
+        <v>104907</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>1034</v>
+        <v>3028</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>3</v>
       </c>
       <c r="K6" s="2">
         <v>100</v>
       </c>
       <c r="L6" s="2">
         <v>325</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>104907</v>
+        <v>104861</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>3028</v>
+        <v>1034</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>3</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>325</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
@@ -1723,96 +1723,96 @@
       </c>
       <c r="I10" s="2">
         <v>5</v>
       </c>
       <c r="J10" s="2">
         <v>5</v>
       </c>
       <c r="K10" s="2">
         <v>100</v>
       </c>
       <c r="L10" s="2">
         <v>275</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>104863</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2">
         <v>1022</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
         <v>5</v>
       </c>
       <c r="K11" s="2">
         <v>100</v>
       </c>
       <c r="L11" s="2">
         <v>275</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>104861</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
         <v>3015</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="2">
         <v>6</v>
       </c>
       <c r="J12" s="2">
         <v>6</v>
       </c>
       <c r="K12" s="2">
         <v>100</v>
       </c>
       <c r="L12" s="2">
         <v>250</v>
@@ -2359,51 +2359,51 @@
       </c>
       <c r="I25" s="2">
         <v>12</v>
       </c>
       <c r="J25" s="2">
         <v>11</v>
       </c>
       <c r="K25" s="2">
         <v>100</v>
       </c>
       <c r="L25" s="2">
         <v>200</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>101249</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="2">
         <v>3113</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I26" s="2">
         <v>13</v>
       </c>
       <c r="J26" s="2">
         <v>12</v>
       </c>
@@ -2778,103 +2778,103 @@
       </c>
       <c r="H35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I35" s="2">
         <v>17</v>
       </c>
       <c r="J35" s="2">
         <v>2</v>
       </c>
       <c r="K35" s="2">
         <v>100</v>
       </c>
       <c r="L35" s="2">
         <v>350</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>109504</v>
+        <v>104874</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
-        <v>3085</v>
+        <v>1229</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I36" s="2">
         <v>18</v>
       </c>
       <c r="J36" s="2">
         <v>16</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>150</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>104874</v>
+        <v>109504</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2">
-        <v>1229</v>
+        <v>3085</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I37" s="2">
         <v>18</v>
       </c>
       <c r="J37" s="2">
         <v>16</v>
       </c>
       <c r="K37" s="2">
         <v>100</v>
       </c>
       <c r="L37" s="2">
         <v>150</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
@@ -2907,51 +2907,51 @@
       </c>
       <c r="I38" s="2">
         <v>19</v>
       </c>
       <c r="J38" s="2">
         <v>17</v>
       </c>
       <c r="K38" s="2">
         <v>100</v>
       </c>
       <c r="L38" s="2">
         <v>140</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>104875</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2">
         <v>1011</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I39" s="2">
         <v>19</v>
       </c>
       <c r="J39" s="2">
         <v>17</v>
       </c>
       <c r="K39" s="2">
         <v>100</v>
@@ -3030,103 +3030,103 @@
       </c>
       <c r="H41" s="2" t="s">
         <v>126</v>
       </c>
       <c r="I41" s="2">
         <v>20</v>
       </c>
       <c r="J41" s="2">
         <v>18</v>
       </c>
       <c r="K41" s="2">
         <v>100</v>
       </c>
       <c r="L41" s="2">
         <v>130</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>109507</v>
+        <v>104877</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2">
-        <v>3020</v>
+        <v>1061</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I42" s="2">
         <v>21</v>
       </c>
       <c r="J42" s="2">
         <v>19</v>
       </c>
       <c r="K42" s="2">
         <v>100</v>
       </c>
       <c r="L42" s="2">
         <v>120</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>104877</v>
+        <v>109507</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2">
-        <v>1061</v>
+        <v>3020</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I43" s="2">
         <v>21</v>
       </c>
       <c r="J43" s="2">
         <v>19</v>
       </c>
       <c r="K43" s="2">
         <v>100</v>
       </c>
       <c r="L43" s="2">
         <v>120</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
@@ -4126,132 +4126,132 @@
       </c>
       <c r="H67" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I67" s="2">
         <v>33</v>
       </c>
       <c r="J67" s="2">
         <v>30</v>
       </c>
       <c r="K67" s="2">
         <v>100</v>
       </c>
       <c r="L67" s="2">
         <v>91</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
         <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>101337</v>
+        <v>109519</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="2"/>
+      <c r="E68" s="2">
+        <v>3125</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" s="2" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="I68" s="2">
         <v>34</v>
       </c>
       <c r="J68" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K68" s="2">
         <v>100</v>
       </c>
       <c r="L68" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M68" s="2">
         <v>0</v>
       </c>
       <c r="N68" s="2">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>109519</v>
+        <v>101337</v>
       </c>
       <c r="B69" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C69" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="D69" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="D69" s="2"/>
       <c r="E69" s="2">
-        <v>3125</v>
+        <v>1058</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>203</v>
       </c>
       <c r="I69" s="2">
         <v>34</v>
       </c>
       <c r="J69" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K69" s="2">
         <v>100</v>
       </c>
       <c r="L69" s="2">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
       <c r="N69" s="2">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
         <v>104900</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2">
         <v>3120</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>206</v>
       </c>
@@ -4380,130 +4380,130 @@
       </c>
       <c r="H73" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I73" s="2">
         <v>36</v>
       </c>
       <c r="J73" s="2">
         <v>33</v>
       </c>
       <c r="K73" s="2">
         <v>100</v>
       </c>
       <c r="L73" s="2">
         <v>88</v>
       </c>
       <c r="M73" s="2">
         <v>0</v>
       </c>
       <c r="N73" s="2">
         <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>104892</v>
+        <v>109522</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>98</v>
+        <v>216</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2">
-        <v>1069</v>
+        <v>3096</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>217</v>
       </c>
       <c r="I74" s="2">
         <v>37</v>
       </c>
       <c r="J74" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K74" s="2">
         <v>100</v>
       </c>
       <c r="L74" s="2">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
       <c r="N74" s="2">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>109522</v>
+        <v>104892</v>
       </c>
       <c r="B75" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C75" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2">
-        <v>3096</v>
+        <v>1069</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I75" s="2">
         <v>37</v>
       </c>
       <c r="J75" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K75" s="2">
         <v>100</v>
       </c>
       <c r="L75" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
         <v>109523</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2">
         <v>3048</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>222</v>
       </c>
@@ -5476,130 +5476,130 @@
       </c>
       <c r="H99" s="2" t="s">
         <v>275</v>
       </c>
       <c r="I99" s="2">
         <v>49</v>
       </c>
       <c r="J99" s="2">
         <v>5</v>
       </c>
       <c r="K99" s="2">
         <v>100</v>
       </c>
       <c r="L99" s="2">
         <v>275</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
-        <v>109535</v>
+        <v>104905</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>276</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2">
-        <v>3056</v>
+        <v>1003</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I100" s="2">
         <v>50</v>
       </c>
       <c r="J100" s="2">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="K100" s="2">
         <v>100</v>
       </c>
       <c r="L100" s="2">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
       <c r="N100" s="2">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
-        <v>104905</v>
+        <v>109535</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D101" s="2"/>
       <c r="E101" s="2">
-        <v>1003</v>
+        <v>3056</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I101" s="2">
         <v>50</v>
       </c>
       <c r="J101" s="2">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K101" s="2">
         <v>100</v>
       </c>
       <c r="L101" s="2">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M101" s="2">
         <v>0</v>
       </c>
       <c r="N101" s="2">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="2">
         <v>105005</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>280</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D102" s="2"/>
       <c r="E102" s="2">
         <v>3116</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>281</v>
       </c>