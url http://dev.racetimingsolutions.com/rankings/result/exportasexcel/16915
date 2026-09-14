--- v0 (2025-10-24)
+++ v1 (2026-09-14)
@@ -137,69 +137,69 @@
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Bowdery</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>10:08:53</t>
   </si>
   <si>
     <t>Hau</t>
   </si>
   <si>
     <t>Hà Thị</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>09:37:40</t>
   </si>
   <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>Bittner</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>10:34:58</t>
+  </si>
+  <si>
     <t>Vu</t>
   </si>
   <si>
     <t>Trần</t>
   </si>
   <si>
     <t>10:30:20</t>
-  </si>
-[...10 lines deleted...]
-    <t>10:34:58</t>
   </si>
   <si>
     <t>Thang</t>
   </si>
   <si>
     <t>Hoàng Hữu</t>
   </si>
   <si>
     <t>10:57:31</t>
   </si>
   <si>
     <t>Pierre</t>
   </si>
   <si>
     <t>Soubrier</t>
   </si>
   <si>
     <t>12:33:11</t>
   </si>
   <si>
     <t>Nhan</t>
   </si>
   <si>
     <t>Trần Văn</t>
   </si>
@@ -1504,130 +1504,130 @@
       </c>
       <c r="H9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
         <v>1</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
         <v>400</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>118467</v>
+        <v>118422</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
-        <v>70136</v>
+        <v>70272</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I10" s="2">
         <v>5</v>
       </c>
       <c r="J10" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K10" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="L10" s="2">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
-        <v>245</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>118422</v>
+        <v>118467</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2">
-        <v>70272</v>
+        <v>70136</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K11" s="2">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="L11" s="2">
-        <v>300</v>
+        <v>175</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
-        <v>400</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>118400</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
         <v>70160</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>50</v>
       </c>
@@ -2602,51 +2602,51 @@
       </c>
       <c r="J35" s="2">
         <v>23</v>
       </c>
       <c r="K35" s="2">
         <v>100</v>
       </c>
       <c r="L35" s="2">
         <v>80</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>118840</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
         <v>70232</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I36" s="2">
         <v>29</v>
       </c>
       <c r="J36" s="2">
         <v>24</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>70</v>
@@ -3019,51 +3019,51 @@
       </c>
       <c r="I45" s="2">
         <v>38</v>
       </c>
       <c r="J45" s="2">
         <v>30</v>
       </c>
       <c r="K45" s="2">
         <v>100</v>
       </c>
       <c r="L45" s="2">
         <v>42</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
         <v>142</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>118850</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2">
         <v>70210</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="I46" s="2">
         <v>39</v>
       </c>
       <c r="J46" s="2">
         <v>31</v>
       </c>
       <c r="K46" s="2">
         <v>100</v>