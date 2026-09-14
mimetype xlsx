--- v0 (2026-03-18)
+++ v1 (2026-09-14)
@@ -56,69 +56,69 @@
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Finish Time</t>
   </si>
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>Gender Position</t>
   </si>
   <si>
     <t>Finisher Points</t>
   </si>
   <si>
     <t>Performance Points</t>
   </si>
   <si>
     <t>Bonus Points</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
+    <t>Mohamad</t>
+  </si>
+  <si>
+    <t>Affindi Bin Nudin</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>06:29:51</t>
+  </si>
+  <si>
     <t>Safrey</t>
   </si>
   <si>
     <t>Sumping</t>
-  </si>
-[...13 lines deleted...]
-    <t>Affindi Bin Nudin</t>
   </si>
   <si>
     <t>Moo</t>
   </si>
   <si>
     <t>Sat</t>
   </si>
   <si>
     <t>06:56:8.0000000000036</t>
   </si>
   <si>
     <t>Marius</t>
   </si>
   <si>
     <t>Mousin</t>
   </si>
   <si>
     <t>06:58:47.999999999996</t>
   </si>
   <si>
     <t>Amir Zaki</t>
   </si>
   <si>
     <t>Amran</t>
   </si>
@@ -1183,118 +1183,118 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>118756</v>
+        <v>105187</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2">
-        <v>5070</v>
+        <v>5220</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="2">
         <v>1</v>
       </c>
       <c r="J2" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K2" s="2">
         <v>100</v>
       </c>
       <c r="L2" s="2">
         <v>400</v>
       </c>
       <c r="M2" s="2">
         <v>0</v>
       </c>
       <c r="N2" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>105187</v>
+        <v>118756</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2">
-        <v>5220</v>
+        <v>5070</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="2">
         <v>1</v>
       </c>
       <c r="J3" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K3" s="2">
         <v>100</v>
       </c>
       <c r="L3" s="2">
         <v>400</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
       <c r="N3" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>118757</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="2"/>