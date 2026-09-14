--- v1 (2026-03-18)
+++ v2 (2026-09-14)
@@ -122,89 +122,89 @@
   <si>
     <t>30:58:31.999999999985</t>
   </si>
   <si>
     <t xml:space="preserve">NORASHIKIN </t>
   </si>
   <si>
     <t>ZULKIFLI</t>
   </si>
   <si>
     <t>33:24:53.000000000058</t>
   </si>
   <si>
     <t>Amir Zaki</t>
   </si>
   <si>
     <t>Amran</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>28:21:42.999999999985</t>
   </si>
   <si>
+    <t>Aqmal</t>
+  </si>
+  <si>
+    <t>Adzmi</t>
+  </si>
+  <si>
+    <t>28:37:11.999999999985</t>
+  </si>
+  <si>
     <t>Chhoki</t>
   </si>
   <si>
     <t>Sherpa</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
     <t>29:46:16.999999999985</t>
   </si>
   <si>
-    <t>Aqmal</t>
-[...5 lines deleted...]
-    <t>28:37:11.999999999985</t>
+    <t>Jeffery</t>
+  </si>
+  <si>
+    <t>Anak Budin</t>
+  </si>
+  <si>
+    <t>28:51:9.9999999999854</t>
   </si>
   <si>
     <t>Sue Phin</t>
   </si>
   <si>
     <t>Yeam</t>
   </si>
   <si>
     <t>30:07:40.999999999971</t>
   </si>
   <si>
-    <t>Jeffery</t>
-[...7 lines deleted...]
-  <si>
     <t>Ahmad</t>
   </si>
   <si>
     <t>Bin Tanjong</t>
   </si>
   <si>
     <t>29:22:32.000000000044</t>
   </si>
   <si>
     <t>SENG LIP</t>
   </si>
   <si>
     <t>KU</t>
   </si>
   <si>
     <t>29:38:32.000000000044</t>
   </si>
   <si>
     <t xml:space="preserve">Cho Kai </t>
   </si>
   <si>
     <t>Phua</t>
   </si>
   <si>
     <t>29:55:14.000000000015</t>
@@ -272,71 +272,71 @@
   <si>
     <t>Xian Tai</t>
   </si>
   <si>
     <t>28:15:15.000000000044</t>
   </si>
   <si>
     <t xml:space="preserve">EMILY </t>
   </si>
   <si>
     <t>ANDREW</t>
   </si>
   <si>
     <t>33:31:02</t>
   </si>
   <si>
     <t xml:space="preserve">Mohd Amierul Amin </t>
   </si>
   <si>
     <t>Bin Shamsul Kamal</t>
   </si>
   <si>
     <t>28:22:29.000000000029</t>
   </si>
   <si>
+    <t>Wilsen</t>
+  </si>
+  <si>
+    <t>Singgin</t>
+  </si>
+  <si>
+    <t>28:38:50.999999999971</t>
+  </si>
+  <si>
     <t>Ng</t>
   </si>
   <si>
     <t>Lay Chin</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>31:25:1.4551915228367E-11</t>
   </si>
   <si>
-    <t>Wilsen</t>
-[...7 lines deleted...]
-  <si>
     <t>MOHD HARITH ZAHARI</t>
   </si>
   <si>
     <t>29:16:9.9999999999854</t>
   </si>
   <si>
     <t>Muhammad Fadhlan</t>
   </si>
   <si>
     <t>BIN SULAIMAN</t>
   </si>
   <si>
     <t>29:24:38</t>
   </si>
   <si>
     <t>Norlela</t>
   </si>
   <si>
     <t>Ismail</t>
   </si>
   <si>
     <t>29:54:17.000000000029</t>
   </si>
   <si>
     <t>Izzah</t>
@@ -395,84 +395,84 @@
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>28:56:11.999999999956</t>
   </si>
   <si>
     <t xml:space="preserve">FEI </t>
   </si>
   <si>
     <t>LI HO</t>
   </si>
   <si>
     <t>32:15:10.000000000029</t>
   </si>
   <si>
     <t>Mohamad</t>
   </si>
   <si>
     <t>Affindi Bin Nudin</t>
   </si>
   <si>
     <t>28:21:13.000000000015</t>
   </si>
   <si>
+    <t>Dzul-Izwan</t>
+  </si>
+  <si>
+    <t>Bin Siri-Ee</t>
+  </si>
+  <si>
+    <t>28:35:54.999999999971</t>
+  </si>
+  <si>
     <t>Rashila</t>
   </si>
   <si>
     <t>Tamang</t>
   </si>
   <si>
     <t>29:08:31.999999999971</t>
   </si>
   <si>
-    <t>Dzul-Izwan</t>
-[...5 lines deleted...]
-    <t>28:35:54.999999999971</t>
+    <t>Abdul Rasyid</t>
+  </si>
+  <si>
+    <t>Mohd Salehuddin</t>
+  </si>
+  <si>
+    <t>28:39:25.000000000015</t>
   </si>
   <si>
     <t>Etienne</t>
   </si>
   <si>
     <t>Sapin</t>
   </si>
   <si>
     <t>28:45:20.999999999985</t>
-  </si>
-[...7 lines deleted...]
-    <t>28:39:25.000000000015</t>
   </si>
   <si>
     <t xml:space="preserve">Hearfizul Eqram </t>
   </si>
   <si>
     <t>Mat Noh</t>
   </si>
   <si>
     <t>29:19:4.9999999999854</t>
   </si>
   <si>
     <t>Sally Ann</t>
   </si>
   <si>
     <t>Yap Yu Ing</t>
   </si>
   <si>
     <t>29:27:32.000000000044</t>
   </si>
   <si>
     <t>Augustine Chin</t>
   </si>
   <si>
     <t>Fook Peng</t>
   </si>
@@ -1177,212 +1177,212 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="2">
         <v>4</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>300</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>122112</v>
+        <v>117485</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="2">
         <v>0</v>
       </c>
       <c r="J8" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K8" s="2">
         <v>100</v>
       </c>
       <c r="L8" s="2">
-        <v>325</v>
+        <v>240</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>425</v>
+        <v>340</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>117485</v>
+        <v>122112</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="2">
         <v>0</v>
       </c>
       <c r="J9" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>340</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>109936</v>
+        <v>105191</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="F10" s="2"/>
+        <v>65</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G10" s="2" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I10" s="2">
         <v>0</v>
       </c>
       <c r="J10" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K10" s="2">
         <v>100</v>
       </c>
       <c r="L10" s="2">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>105191</v>
+        <v>109936</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I11" s="2">
         <v>0</v>
       </c>
       <c r="J11" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="K11" s="2">
         <v>100</v>
       </c>
       <c r="L11" s="2">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>114588</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>51</v>
       </c>
@@ -1847,130 +1847,130 @@
       </c>
       <c r="H23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="I23" s="2">
         <v>0</v>
       </c>
       <c r="J23" s="2">
         <v>5</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
         <v>275</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>122121</v>
+        <v>110128</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="F24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="G24" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I24" s="2">
         <v>0</v>
       </c>
       <c r="J24" s="2">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="K24" s="2">
         <v>100</v>
       </c>
       <c r="L24" s="2">
-        <v>160</v>
+        <v>230</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>110128</v>
+        <v>122121</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2">
+        <v>56</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="2" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="I25" s="2">
         <v>0</v>
       </c>
       <c r="J25" s="2">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K25" s="2">
         <v>100</v>
       </c>
       <c r="L25" s="2">
-        <v>230</v>
+        <v>160</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
         <v>121314</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2">
         <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="I26" s="2">
         <v>0</v>
@@ -2393,212 +2393,212 @@
       </c>
       <c r="H36" s="2" t="s">
         <v>126</v>
       </c>
       <c r="I36" s="2">
         <v>0</v>
       </c>
       <c r="J36" s="2">
         <v>3</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>325</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>122110</v>
+        <v>109912</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I37" s="2">
         <v>0</v>
       </c>
       <c r="J37" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K37" s="2">
         <v>100</v>
       </c>
       <c r="L37" s="2">
-        <v>400</v>
+        <v>250</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
-        <v>109912</v>
+        <v>122110</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I38" s="2">
         <v>0</v>
       </c>
       <c r="J38" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K38" s="2">
         <v>100</v>
       </c>
       <c r="L38" s="2">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
-        <v>120670</v>
+        <v>119110</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F39" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G39" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="I39" s="2">
         <v>0</v>
       </c>
       <c r="J39" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K39" s="2">
         <v>100</v>
       </c>
       <c r="L39" s="2">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>119110</v>
+        <v>120670</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="F40" s="2"/>
       <c r="G40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I40" s="2">
         <v>0</v>
       </c>
       <c r="J40" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K40" s="2">
         <v>100</v>
       </c>
       <c r="L40" s="2">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="M40" s="2">
         <v>0</v>
       </c>
       <c r="N40" s="2">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
         <v>122111</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2">
         <v>64</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>141</v>
       </c>