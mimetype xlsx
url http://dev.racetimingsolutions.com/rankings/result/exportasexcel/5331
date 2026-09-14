--- v0 (2025-10-24)
+++ v1 (2026-09-14)
@@ -590,72 +590,72 @@
   <si>
     <t>Milton</t>
   </si>
   <si>
     <t>Amat</t>
   </si>
   <si>
     <t>M051</t>
   </si>
   <si>
     <t>20:04:32</t>
   </si>
   <si>
     <t>Yee Ting Chris</t>
   </si>
   <si>
     <t xml:space="preserve">Kwan </t>
   </si>
   <si>
     <t>F031</t>
   </si>
   <si>
     <t>22:59:38</t>
   </si>
   <si>
+    <t>Keita</t>
+  </si>
+  <si>
+    <t>Kobayashi</t>
+  </si>
+  <si>
+    <t>M130</t>
+  </si>
+  <si>
+    <t>18:29:57</t>
+  </si>
+  <si>
     <t>Kellie</t>
   </si>
   <si>
     <t>Emmerson</t>
   </si>
   <si>
     <t>F020</t>
   </si>
   <si>
     <t>22:42:57</t>
-  </si>
-[...10 lines deleted...]
-    <t>18:29:57</t>
   </si>
   <si>
     <t>Kazufumi</t>
   </si>
   <si>
     <t>Ose</t>
   </si>
   <si>
     <t>大瀬　和文</t>
   </si>
   <si>
     <t>M061</t>
   </si>
   <si>
     <t>18:18:30</t>
   </si>
   <si>
     <t>Elsa</t>
   </si>
   <si>
     <t>Jean De Dieu</t>
   </si>
   <si>
     <t>F013</t>
   </si>
@@ -2802,109 +2802,109 @@
       </c>
       <c r="H41" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I41" s="2">
         <v>300</v>
       </c>
       <c r="J41" s="2">
         <v>4</v>
       </c>
       <c r="K41" s="2">
         <v>150</v>
       </c>
       <c r="L41" s="2">
         <v>300</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>107976</v>
+        <v>107972</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="I42" s="2">
         <v>325</v>
       </c>
       <c r="J42" s="2">
         <v>3</v>
       </c>
       <c r="K42" s="2">
         <v>150</v>
       </c>
       <c r="L42" s="2">
         <v>325</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>107972</v>
+        <v>107976</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>196</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>199</v>
       </c>
       <c r="I43" s="2">
         <v>325</v>
       </c>
       <c r="J43" s="2">
         <v>3</v>
       </c>
       <c r="K43" s="2">
         <v>150</v>
       </c>
       <c r="L43" s="2">
         <v>325</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">