--- v2 (2026-03-18)
+++ v3 (2026-09-15)
@@ -278,71 +278,71 @@
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>10:04:17</t>
   </si>
   <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Nicolas</t>
   </si>
   <si>
     <t>12:33:51</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
   <si>
     <t>Hue</t>
   </si>
   <si>
     <t>12:26:35</t>
   </si>
   <si>
+    <t>Valentin</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>10:31:07</t>
+  </si>
+  <si>
     <t>Choy Yap</t>
   </si>
   <si>
     <t>Chin</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>12:27:12</t>
   </si>
   <si>
-    <t>Valentin</t>
-[...7 lines deleted...]
-  <si>
     <t>Duncan</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>12:43:03</t>
   </si>
   <si>
     <t>Gerbrand</t>
   </si>
   <si>
     <t>Vroegop</t>
   </si>
   <si>
     <t>12:55:42</t>
   </si>
   <si>
     <t>Samuel Robert</t>
   </si>
   <si>
     <t>Mcgrath</t>
@@ -659,74 +659,74 @@
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>12:21:04</t>
   </si>
   <si>
     <t>Carlos</t>
   </si>
   <si>
     <t>Dominguez Agulleiro</t>
   </si>
   <si>
     <t>15:48:39</t>
   </si>
   <si>
     <t>Dinh</t>
   </si>
   <si>
     <t>Minh Anh Trần</t>
   </si>
   <si>
     <t>13:48:59</t>
   </si>
   <si>
+    <t>Serge</t>
+  </si>
+  <si>
+    <t>Birtel</t>
+  </si>
+  <si>
+    <t>15:51:16</t>
+  </si>
+  <si>
+    <t>Linh</t>
+  </si>
+  <si>
+    <t>13:50:21</t>
+  </si>
+  <si>
     <t>Quang</t>
   </si>
   <si>
     <t>Nguyễn Thành</t>
   </si>
   <si>
     <t>12:32:26</t>
   </si>
   <si>
-    <t>Serge</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Kam Suen Kitty </t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>李錦璇</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>12:33:10</t>
   </si>
   <si>
     <t>15:56:08</t>
   </si>
   <si>
     <t>13:53:48</t>
   </si>
   <si>
     <t>Mạnh Hà</t>
   </si>
   <si>
     <t>12:39:05</t>
@@ -836,68 +836,68 @@
   <si>
     <t>Ka Yan</t>
   </si>
   <si>
     <t>Wong</t>
   </si>
   <si>
     <t>13:01:31</t>
   </si>
   <si>
     <t>Kay Chan</t>
   </si>
   <si>
     <t>Kwok</t>
   </si>
   <si>
     <t>17:13:03</t>
   </si>
   <si>
     <t>Lê Thanh</t>
   </si>
   <si>
     <t>14:15:36</t>
   </si>
   <si>
+    <t>17:34:33</t>
+  </si>
+  <si>
+    <t>Jake</t>
+  </si>
+  <si>
+    <t>Brockbank</t>
+  </si>
+  <si>
+    <t>14:16:14</t>
+  </si>
+  <si>
     <t>Hong</t>
   </si>
   <si>
     <t>13:32:54</t>
   </si>
   <si>
-    <t>17:34:33</t>
-[...10 lines deleted...]
-  <si>
     <t>Francois</t>
   </si>
   <si>
     <t>Cordelle</t>
   </si>
   <si>
     <t>14:26:16</t>
   </si>
   <si>
     <t>13:36:54</t>
   </si>
   <si>
     <t>Son</t>
   </si>
   <si>
     <t>Nguyen Thai</t>
   </si>
   <si>
     <t>17:39:04</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>Umar A Kamaludin</t>
@@ -1031,65 +1031,65 @@
   <si>
     <t>Shoji</t>
   </si>
   <si>
     <t>14:42:20</t>
   </si>
   <si>
     <t xml:space="preserve">Duy Thanh </t>
   </si>
   <si>
     <t>15:10:59</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Valentina</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>14:45:53</t>
   </si>
   <si>
+    <t>Ngô Văn</t>
+  </si>
+  <si>
+    <t>15:11:06</t>
+  </si>
+  <si>
     <t>Thăng</t>
   </si>
   <si>
     <t>Hoàng Hữu</t>
   </si>
   <si>
     <t>15:00:34</t>
   </si>
   <si>
-    <t>Ngô Văn</t>
-[...4 lines deleted...]
-  <si>
     <t>Nguyen Quang</t>
   </si>
   <si>
     <t>15:18:10</t>
   </si>
   <si>
     <t>Ma. Khatrina</t>
   </si>
   <si>
     <t>Visperas</t>
   </si>
   <si>
     <t>15:08:46</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>Blackburn</t>
   </si>
   <si>
     <t>15:34:22</t>
   </si>
   <si>
     <t>15:12:00</t>
@@ -1124,66 +1124,66 @@
   <si>
     <t>Bangwiroonrag</t>
   </si>
   <si>
     <t>15:23:57</t>
   </si>
   <si>
     <t xml:space="preserve">Nguyễn Ngọc </t>
   </si>
   <si>
     <t>Hoàng</t>
   </si>
   <si>
     <t>15:28:13</t>
   </si>
   <si>
     <t>Thinh</t>
   </si>
   <si>
     <t>Trịnh Phan</t>
   </si>
   <si>
     <t>15:40:44</t>
   </si>
   <si>
+    <t>Viet</t>
+  </si>
+  <si>
+    <t>Nguyễn Tiến</t>
+  </si>
+  <si>
+    <t>15:45:29</t>
+  </si>
+  <si>
     <t>Toản</t>
   </si>
   <si>
     <t>Phạm Đắc</t>
   </si>
   <si>
     <t>15:28:59</t>
-  </si>
-[...7 lines deleted...]
-    <t>15:45:29</t>
   </si>
   <si>
     <t>Quang Chiến</t>
   </si>
   <si>
     <t>Đoàn</t>
   </si>
   <si>
     <t>15:55:48</t>
   </si>
   <si>
     <t>Rozielawati</t>
   </si>
   <si>
     <t>Hj Jamil</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>15:45:33</t>
   </si>
   <si>
     <t>Trong</t>
   </si>
@@ -2691,130 +2691,130 @@
       </c>
       <c r="H22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I22" s="2">
         <v>7</v>
       </c>
       <c r="J22" s="2">
         <v>7</v>
       </c>
       <c r="K22" s="2">
         <v>100</v>
       </c>
       <c r="L22" s="2">
         <v>240</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>108726</v>
+        <v>114337</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>7057</v>
+        <v>7088</v>
       </c>
       <c r="F23" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="2" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I23" s="2">
         <v>8</v>
       </c>
       <c r="J23" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>114337</v>
+        <v>108726</v>
       </c>
       <c r="B24" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
-        <v>7088</v>
+        <v>7057</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="I24" s="2">
         <v>8</v>
       </c>
       <c r="J24" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K24" s="2">
         <v>100</v>
       </c>
       <c r="L24" s="2">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
         <v>104841</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2">
         <v>7038</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>98</v>
       </c>
@@ -3126,51 +3126,51 @@
       <c r="L32" s="2">
         <v>220</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
         <v>101445</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2">
         <v>7039</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I33" s="2">
         <v>11</v>
       </c>
       <c r="J33" s="2">
         <v>1</v>
       </c>
       <c r="K33" s="2">
         <v>100</v>
       </c>
       <c r="L33" s="2">
         <v>400</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>500</v>
       </c>
@@ -4050,51 +4050,51 @@
       <c r="L54" s="2">
         <v>300</v>
       </c>
       <c r="M54" s="2">
         <v>0</v>
       </c>
       <c r="N54" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
         <v>104847</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2">
         <v>7008</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>187</v>
       </c>
       <c r="I55" s="2">
         <v>18</v>
       </c>
       <c r="J55" s="2">
         <v>16</v>
       </c>
       <c r="K55" s="2">
         <v>100</v>
       </c>
       <c r="L55" s="2">
         <v>150</v>
       </c>
       <c r="M55" s="2">
         <v>0</v>
       </c>
       <c r="N55" s="2">
         <v>250</v>
       </c>
@@ -4457,172 +4457,172 @@
       </c>
       <c r="H64" s="2" t="s">
         <v>214</v>
       </c>
       <c r="I64" s="2">
         <v>21</v>
       </c>
       <c r="J64" s="2">
         <v>18</v>
       </c>
       <c r="K64" s="2">
         <v>100</v>
       </c>
       <c r="L64" s="2">
         <v>130</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
       <c r="N64" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>108739</v>
+        <v>103160</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2">
-        <v>7049</v>
+        <v>7001</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>217</v>
       </c>
       <c r="I65" s="2">
         <v>22</v>
       </c>
       <c r="J65" s="2">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="K65" s="2">
         <v>100</v>
       </c>
       <c r="L65" s="2">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="M65" s="2">
         <v>0</v>
       </c>
       <c r="N65" s="2">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>103160</v>
+        <v>104857</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>219</v>
+        <v>109</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2">
-        <v>7001</v>
+        <v>7082</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="I66" s="2">
         <v>22</v>
       </c>
       <c r="J66" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K66" s="2">
         <v>100</v>
       </c>
       <c r="L66" s="2">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="M66" s="2">
         <v>0</v>
       </c>
       <c r="N66" s="2">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>104857</v>
+        <v>108739</v>
       </c>
       <c r="B67" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2">
-        <v>7082</v>
+        <v>7049</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>222</v>
       </c>
       <c r="I67" s="2">
         <v>22</v>
       </c>
       <c r="J67" s="2">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K67" s="2">
         <v>100</v>
       </c>
       <c r="L67" s="2">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
         <v>114317</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E68" s="2">
         <v>7100</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H68" s="2" t="s">
@@ -4672,54 +4672,54 @@
       </c>
       <c r="I69" s="2">
         <v>23</v>
       </c>
       <c r="J69" s="2">
         <v>3</v>
       </c>
       <c r="K69" s="2">
         <v>100</v>
       </c>
       <c r="L69" s="2">
         <v>325</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
       <c r="N69" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
         <v>108739</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2">
         <v>7064</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>229</v>
       </c>
       <c r="I70" s="2">
         <v>23</v>
       </c>
       <c r="J70" s="2">
         <v>20</v>
       </c>
       <c r="K70" s="2">
         <v>100</v>
       </c>
       <c r="L70" s="2">
         <v>110</v>
@@ -4934,51 +4934,51 @@
       <c r="L75" s="2">
         <v>99</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
         <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
         <v>103137</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2">
         <v>7095</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I76" s="2">
         <v>25</v>
       </c>
       <c r="J76" s="2">
         <v>7</v>
       </c>
       <c r="K76" s="2">
         <v>0</v>
       </c>
       <c r="L76" s="2">
         <v>0</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
         <v>0</v>
       </c>
@@ -5467,172 +5467,172 @@
       </c>
       <c r="H88" s="2" t="s">
         <v>273</v>
       </c>
       <c r="I88" s="2">
         <v>29</v>
       </c>
       <c r="J88" s="2">
         <v>26</v>
       </c>
       <c r="K88" s="2">
         <v>100</v>
       </c>
       <c r="L88" s="2">
         <v>95</v>
       </c>
       <c r="M88" s="2">
         <v>0</v>
       </c>
       <c r="N88" s="2">
         <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="2">
-        <v>114347</v>
+        <v>104857</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>274</v>
+        <v>218</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2">
-        <v>7044</v>
+        <v>7009</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="I89" s="2">
         <v>30</v>
       </c>
       <c r="J89" s="2">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="K89" s="2">
         <v>100</v>
       </c>
       <c r="L89" s="2">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
       <c r="N89" s="2">
-        <v>210</v>
+        <v>194</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
-        <v>104857</v>
+        <v>108746</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>221</v>
+        <v>275</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>109</v>
+        <v>276</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2">
-        <v>7009</v>
+        <v>7110</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I90" s="2">
         <v>30</v>
       </c>
       <c r="J90" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K90" s="2">
         <v>100</v>
       </c>
       <c r="L90" s="2">
         <v>94</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
       <c r="N90" s="2">
         <v>194</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="2">
-        <v>108746</v>
+        <v>114347</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>278</v>
+        <v>32</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2">
-        <v>7110</v>
+        <v>7044</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>279</v>
       </c>
       <c r="I91" s="2">
         <v>30</v>
       </c>
       <c r="J91" s="2">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K91" s="2">
         <v>100</v>
       </c>
       <c r="L91" s="2">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
       <c r="N91" s="2">
-        <v>194</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
         <v>108747</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>280</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>281</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2">
         <v>7014</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>282</v>
       </c>
@@ -5860,51 +5860,51 @@
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
         <v>199</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
         <v>103603</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E98" s="2">
         <v>7145</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>297</v>
       </c>
       <c r="I98" s="2">
         <v>33</v>
       </c>
       <c r="J98" s="2">
         <v>30</v>
       </c>
       <c r="K98" s="2">
         <v>100</v>
       </c>
       <c r="L98" s="2">
         <v>91</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
         <v>191</v>
       </c>
@@ -6519,130 +6519,130 @@
       </c>
       <c r="H113" s="2" t="s">
         <v>338</v>
       </c>
       <c r="I113" s="2">
         <v>40</v>
       </c>
       <c r="J113" s="2">
         <v>11</v>
       </c>
       <c r="K113" s="2">
         <v>100</v>
       </c>
       <c r="L113" s="2">
         <v>200</v>
       </c>
       <c r="M113" s="2">
         <v>0</v>
       </c>
       <c r="N113" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="2">
-        <v>114356</v>
+        <v>108754</v>
       </c>
       <c r="B114" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C114" s="2" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D114" s="2"/>
       <c r="E114" s="2">
-        <v>7006</v>
+        <v>7069</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="I114" s="2">
         <v>41</v>
       </c>
       <c r="J114" s="2">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="K114" s="2">
         <v>100</v>
       </c>
       <c r="L114" s="2">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="M114" s="2">
         <v>0</v>
       </c>
       <c r="N114" s="2">
-        <v>191</v>
+        <v>183</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="2">
-        <v>108754</v>
+        <v>114356</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>42</v>
+        <v>341</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>342</v>
       </c>
       <c r="D115" s="2"/>
       <c r="E115" s="2">
-        <v>7069</v>
+        <v>7006</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>343</v>
       </c>
       <c r="I115" s="2">
         <v>41</v>
       </c>
       <c r="J115" s="2">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="K115" s="2">
         <v>100</v>
       </c>
       <c r="L115" s="2">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M115" s="2">
         <v>0</v>
       </c>
       <c r="N115" s="2">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="2">
         <v>108755</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D116" s="2"/>
       <c r="E116" s="2">
         <v>7027</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>345</v>
       </c>
@@ -6732,51 +6732,51 @@
       </c>
       <c r="I118" s="2">
         <v>43</v>
       </c>
       <c r="J118" s="2">
         <v>40</v>
       </c>
       <c r="K118" s="2">
         <v>100</v>
       </c>
       <c r="L118" s="2">
         <v>81</v>
       </c>
       <c r="M118" s="2">
         <v>0</v>
       </c>
       <c r="N118" s="2">
         <v>181</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" s="2">
         <v>104857</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2">
         <v>7045</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>352</v>
       </c>
       <c r="I119" s="2">
         <v>43</v>
       </c>
       <c r="J119" s="2">
         <v>31</v>
       </c>
       <c r="K119" s="2">
         <v>100</v>
@@ -6826,51 +6826,51 @@
       <c r="L120" s="2">
         <v>89</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
       <c r="N120" s="2">
         <v>189</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="2">
         <v>105309</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2">
         <v>7087</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>358</v>
       </c>
       <c r="I121" s="2">
         <v>44</v>
       </c>
       <c r="J121" s="2">
         <v>41</v>
       </c>
       <c r="K121" s="2">
         <v>100</v>
       </c>
       <c r="L121" s="2">
         <v>80</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
       <c r="N121" s="2">
         <v>180</v>
       </c>
@@ -7023,130 +7023,130 @@
       </c>
       <c r="H125" s="2" t="s">
         <v>369</v>
       </c>
       <c r="I125" s="2">
         <v>46</v>
       </c>
       <c r="J125" s="2">
         <v>43</v>
       </c>
       <c r="K125" s="2">
         <v>100</v>
       </c>
       <c r="L125" s="2">
         <v>78</v>
       </c>
       <c r="M125" s="2">
         <v>0</v>
       </c>
       <c r="N125" s="2">
         <v>178</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="2">
-        <v>114360</v>
+        <v>108760</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D126" s="2"/>
       <c r="E126" s="2">
-        <v>7051</v>
+        <v>7059</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>372</v>
       </c>
       <c r="I126" s="2">
         <v>47</v>
       </c>
       <c r="J126" s="2">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="K126" s="2">
         <v>100</v>
       </c>
       <c r="L126" s="2">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="M126" s="2">
         <v>0</v>
       </c>
       <c r="N126" s="2">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="2">
-        <v>108760</v>
+        <v>114360</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>373</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>374</v>
       </c>
       <c r="D127" s="2"/>
       <c r="E127" s="2">
-        <v>7059</v>
+        <v>7051</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>375</v>
       </c>
       <c r="I127" s="2">
         <v>47</v>
       </c>
       <c r="J127" s="2">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="K127" s="2">
         <v>100</v>
       </c>
       <c r="L127" s="2">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M127" s="2">
         <v>0</v>
       </c>
       <c r="N127" s="2">
-        <v>177</v>
+        <v>186</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="2">
         <v>114361</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>376</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>377</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>7038</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>378</v>
       </c>